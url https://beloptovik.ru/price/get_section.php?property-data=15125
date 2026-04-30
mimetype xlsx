--- v1 (2026-02-11)
+++ v2 (2026-04-30)
@@ -19,51 +19,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Реквизиты" sheetId="2" r:id="rId5"/>
     <sheet name="Worksheet" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
     <t>+7 (499) 113-14-14</t>
   </si>
   <si>
     <t>Реквизиты</t>
   </si>
   <si>
     <t>Здравствуй, дорогой наш оптовый Покупатель! Мы очень рады, что Вы обратились к нашему сайту. Уверены, Вам понравятся ассортимент и условия нашей компании! 
 Каждый день мы работаем над качественным улучшением сервиса, находим новые интересные товары по приятной цене, 
 выполняем работу по законному ввозу товаров в страну (уплачивая все налоги и экологические сборы), 
 наш товар имеет все необходимые документы подтверждающие качество, перед отгрузкой обязательно осуществляем контроль качества, 
 работаем над развитием сайта и доступным донесением характеристик до Вашего конечного клиента.
 Будем рады видеть Вас в числе наших постоянных покупателей.</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Изображение</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Ссылка</t>
@@ -140,129 +140,84 @@
   <si>
     <t>https://beloptovik.ru/catalog/product/93208/</t>
   </si>
   <si>
     <t>1a06d5be-1830-11ee-ba87-002590d3517a</t>
   </si>
   <si>
     <t>Силиконовая массажная щетка c резервуаром для шампуня Space capsule refillable bath brush (2 насадки) для животных / Массажная расческа для шампуня</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/93274/</t>
   </si>
   <si>
     <t>7f490191-2a5b-11ee-ba8c-002590d3517a</t>
   </si>
   <si>
     <t>Прибор для домашнего лифтинга лица Дарсонваль Portable High Frequency (4 насадки)</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/93373/</t>
   </si>
   <si>
     <t>269f7252-4db0-11ee-ba90-002590d3517a</t>
   </si>
   <si>
-    <t>Перчатка для вычесывания шерсти домашних животных True Touch</t>
-[...7 lines deleted...]
-  <si>
     <t>Автоматическая поилка для кошек и собак Pet Water Dispenser 2118 (емкость 3 л)</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/93966/</t>
   </si>
   <si>
     <t>e82a498a-6e9e-11ee-ba8f-f4034350b2cb</t>
   </si>
   <si>
     <t>Интерактивная игрушка шарик - дразнилка мячик для кошек и собак Smart rotating ball (2 режима работы) / Умный мяч / USB</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/94236/</t>
   </si>
   <si>
     <t>10ef3738-897d-11ee-ba91-f4034350b2cb</t>
   </si>
   <si>
     <t>Сумка - переноска для домашних животных с лежанкой 43х25х28 см, до 7 кг (2 кармана для лакомств, светоотражающие элементы, ремни крепления для перевозки в авто)</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/106890/</t>
   </si>
   <si>
     <t>Рюкзак переноска с прозрачным окном для домашних животных (мелких пород собак, кошек)</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/106898/</t>
   </si>
   <si>
-    <t>Электрическая когтерезка (гриндер) для собак и кошек SMEHNSER M5 (3 скорости, LED подсветка, индикатор батареи). Триммер для стрижки когтей</t>
-[...4 lines deleted...]
-  <si>
     <t>Щетка расческа для вычесывания кошек и собак Fobnimarut  /  Расческа - чесалка с кнопкой - эджектором</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/108474/</t>
-  </si>
-[...28 lines deleted...]
-    <t>https://beloptovik.ru/catalog/product/143819/</t>
   </si>
   <si>
     <t>ИТОГО ПО ЗАКАЗУ:</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Клементьева Виктория Евгеньевна
 Юридический/почтовый адрес: 442537, Пензенская область, г.Кузнецк, ул. Победы, дом 58. кв.29.
 ИНН 731304577431  ОГРН 320583500038601
 Расчетный счет №: 40802810648000020816  в ПЕНЗЕНСКОЕ ОТДЕЛЕНИЕ N8624 ПАО СБЕРБАНК Г. Пенза .  БИК: 045655635.
 Корреспондентский счет 30101810000000000635
 Тел. +7 499 113-14-14  Эл.почта: info@beloptovik.ru</t>
   </si>
   <si>
     <t>Для связи с нами в WhatsApp:</t>
   </si>
   <si>
     <t>https://wa.me/79778021153</t>
   </si>
   <si>
     <t>При оплате по безналичному расчету к оптовой цене добавляется 12%</t>
   </si>
   <si>
     <t>Минимальная сумма оптового заказа - 10 000,00 RUB</t>
   </si>
   <si>
@@ -429,51 +384,51 @@
     </xf>
     <xf xfId="0" fontId="7" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db304ec8df84b3f8b51d66eeb486674.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac551b6095804a2161ea058b29445de.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fd62fa565e6ea7bf88e5998d469ada.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a69dbc0980b8717d316ca25a8615e33.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e438faa3f55592923f4ffe97f59a5d49.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ae0986b9bfb3a9690253ceaa9f86b2.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c803c63f1fdbe8107ce097c162079e0.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad118b4ae3d232d58631904827282f3f.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fe4a5bb5b6e981d31dd76a68a2dff8.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d980d195cbc7ff31d25bb70ac13d2ebf.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94884a4778bc8f63e29fd802add4c1b.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6840006b2064be32bd7846f8337c5c.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7987647faf0cdf5fe8dc171b65de88f.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f066ffeb2ad95417d796200285591563.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa7a524c24224074b7bf49b4b6dc98b.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc68220d5e6f72e9dfdfe9c90dbb083d.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ed672d5866c0f3ca453156deaa6d9e.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914e369ffdef58acc114832cf3d9586a.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387c22c7c90bbf94aa1000974d792f4e.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4435bca5dde81bb27fc007e07091ddb2.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f28e8eba01e8daad9778b871da53ae.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db304ec8df84b3f8b51d66eeb486674.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac551b6095804a2161ea058b29445de.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fd62fa565e6ea7bf88e5998d469ada.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a69dbc0980b8717d316ca25a8615e33.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e438faa3f55592923f4ffe97f59a5d49.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ae0986b9bfb3a9690253ceaa9f86b2.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c803c63f1fdbe8107ce097c162079e0.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad118b4ae3d232d58631904827282f3f.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fe4a5bb5b6e981d31dd76a68a2dff8.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94884a4778bc8f63e29fd802add4c1b.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6840006b2064be32bd7846f8337c5c.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7987647faf0cdf5fe8dc171b65de88f.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f066ffeb2ad95417d796200285591563.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc68220d5e6f72e9dfdfe9c90dbb083d.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1619250" cy="314325"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Logo" descr="Logo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -711,51 +666,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="10" name="Tovar" descr="Tovar"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -831,270 +786,60 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="771525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="14" name="Tovar" descr="Tovar"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
-        <a:stretch>
-[...208 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1353,71 +1098,71 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/105344/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/87681/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/91153/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/92292/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/92943/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93208/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93274/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93373/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93863/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93966/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/94236/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/106890/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/106898/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/106946/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/108474/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/113475/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/143520/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/143522/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/143648/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/143819/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/105344/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/87681/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/91153/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/92292/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/92943/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93208/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93274/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93373/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93966/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/94236/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/106890/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/106898/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/108474/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wa.me/79778021153" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H29"/>
+  <dimension ref="A1:H22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A29" sqref="A29"/>
+      <selection pane="bottomLeft" activeCell="A22" sqref="A22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="90" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" customHeight="1" ht="80">
       <c r="A1"/>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="3"/>
       <c r="C2" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D2" s="5"/>
       <c r="E2" s="3"/>
@@ -1667,463 +1412,281 @@
         <v>93373</v>
       </c>
       <c r="B16" s="12"/>
       <c r="C16" s="12" t="s">
         <v>35</v>
       </c>
       <c r="D16" s="13" t="s">
         <v>36</v>
       </c>
       <c r="E16" s="14" t="s">
         <v>37</v>
       </c>
       <c r="F16" s="12">
         <v>800.0</v>
       </c>
       <c r="G16" s="12">
         <v>0</v>
       </c>
       <c r="H16" s="12">
         <f>F16*G16</f>
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:8" customHeight="1" ht="90">
       <c r="A17" s="12">
-        <v>93863</v>
+        <v>93966</v>
       </c>
       <c r="B17" s="12"/>
       <c r="C17" s="12" t="s">
         <v>38</v>
       </c>
       <c r="D17" s="13" t="s">
         <v>39</v>
       </c>
       <c r="E17" s="14" t="s">
         <v>40</v>
       </c>
       <c r="F17" s="12">
-        <v>39.0</v>
+        <v>865.0</v>
       </c>
       <c r="G17" s="12">
         <v>0</v>
       </c>
       <c r="H17" s="12">
         <f>F17*G17</f>
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:8" customHeight="1" ht="90">
       <c r="A18" s="12">
-        <v>93966</v>
+        <v>94236</v>
       </c>
       <c r="B18" s="12"/>
       <c r="C18" s="12" t="s">
         <v>41</v>
       </c>
       <c r="D18" s="13" t="s">
         <v>42</v>
       </c>
       <c r="E18" s="14" t="s">
         <v>43</v>
       </c>
       <c r="F18" s="12">
-        <v>865.0</v>
+        <v>230.0</v>
       </c>
       <c r="G18" s="12">
         <v>0</v>
       </c>
       <c r="H18" s="12">
         <f>F18*G18</f>
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:8" customHeight="1" ht="90">
       <c r="A19" s="12">
-        <v>94236</v>
+        <v>106890</v>
       </c>
       <c r="B19" s="12"/>
       <c r="C19" s="12" t="s">
         <v>44</v>
       </c>
       <c r="D19" s="13" t="s">
         <v>45</v>
       </c>
-      <c r="E19" s="14" t="s">
-        <v>46</v>
+      <c r="E19" s="14">
+        <v>13392</v>
       </c>
       <c r="F19" s="12">
-        <v>230.0</v>
+        <v>1160.0</v>
       </c>
       <c r="G19" s="12">
         <v>0</v>
       </c>
       <c r="H19" s="12">
         <f>F19*G19</f>
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:8" customHeight="1" ht="90">
       <c r="A20" s="12">
-        <v>106890</v>
+        <v>106898</v>
       </c>
       <c r="B20" s="12"/>
       <c r="C20" s="12" t="s">
+        <v>46</v>
+      </c>
+      <c r="D20" s="13" t="s">
         <v>47</v>
       </c>
-      <c r="D20" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E20" s="14">
-        <v>13392</v>
+        <v>106898</v>
       </c>
       <c r="F20" s="12">
-        <v>1160.0</v>
+        <v>750.0</v>
       </c>
       <c r="G20" s="12">
         <v>0</v>
       </c>
       <c r="H20" s="12">
         <f>F20*G20</f>
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:8" customHeight="1" ht="90">
       <c r="A21" s="12">
-        <v>106898</v>
+        <v>108474</v>
       </c>
       <c r="B21" s="12"/>
       <c r="C21" s="12" t="s">
+        <v>48</v>
+      </c>
+      <c r="D21" s="13" t="s">
         <v>49</v>
       </c>
-      <c r="D21" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E21" s="14">
-        <v>106898</v>
+        <v>108474</v>
       </c>
       <c r="F21" s="12">
-        <v>750.0</v>
+        <v>210.0</v>
       </c>
       <c r="G21" s="12">
         <v>0</v>
       </c>
       <c r="H21" s="12">
         <f>F21*G21</f>
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="1:8" customHeight="1" ht="90">
-[...188 lines deleted...]
-        <f>SUM(H4:H28)</f>
+    <row r="22" spans="1:8">
+      <c r="A22" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="B22" s="15"/>
+      <c r="C22" s="15"/>
+      <c r="D22" s="15"/>
+      <c r="E22" s="15"/>
+      <c r="F22" s="15"/>
+      <c r="G22" s="15">
+        <f>SUM(G4:G21)</f>
+        <v>0</v>
+      </c>
+      <c r="H22" s="15">
+        <f>SUM(H4:H21)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="C1:H1"/>
     <mergeCell ref="D2:H2"/>
     <mergeCell ref="A6:H6"/>
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A9:H9"/>
-    <mergeCell ref="A29:F29"/>
+    <mergeCell ref="A22:F22"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C2" location="'Реквизиты'!A1"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_13"/>
-    <hyperlink ref="D22" r:id="rId_hyperlink_14"/>
-[...5 lines deleted...]
-    <hyperlink ref="D28" r:id="rId_hyperlink_20"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="90" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" s="11" t="s">
-        <v>66</v>
+        <v>51</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>67</v>
+        <v>52</v>
       </c>
     </row>
     <row r="3" spans="1:1">
       <c r="A3" s="10" t="s">
-        <v>68</v>
+        <v>53</v>
       </c>
     </row>
     <row r="4" spans="1:1">
       <c r="A4" t="s">
-        <v>69</v>
+        <v>54</v>
       </c>
     </row>
     <row r="5" spans="1:1">
       <c r="A5" t="s">
-        <v>70</v>
+        <v>55</v>
       </c>
     </row>
     <row r="6" spans="1:1">
       <c r="A6"/>
     </row>
     <row r="7" spans="1:1">
       <c r="A7" s="11" t="s">
-        <v>71</v>
+        <v>56</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>