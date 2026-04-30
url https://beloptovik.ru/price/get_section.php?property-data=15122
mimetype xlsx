--- v1 (2026-02-11)
+++ v2 (2026-04-30)
@@ -20,51 +20,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Реквизиты" sheetId="2" r:id="rId5"/>
     <sheet name="Worksheet" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="213">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="139">
   <si>
     <t>+7 (499) 113-14-14</t>
   </si>
   <si>
     <t>Реквизиты</t>
   </si>
   <si>
     <t>Здравствуй, дорогой наш оптовый Покупатель! Мы очень рады, что Вы обратились к нашему сайту. Уверены, Вам понравятся ассортимент и условия нашей компании! 
 Каждый день мы работаем над качественным улучшением сервиса, находим новые интересные товары по приятной цене, 
 выполняем работу по законному ввозу товаров в страну (уплачивая все налоги и экологические сборы), 
 наш товар имеет все необходимые документы подтверждающие качество, перед отгрузкой обязательно осуществляем контроль качества, 
 работаем над развитием сайта и доступным донесением характеристик до Вашего конечного клиента.
 Будем рады видеть Вас в числе наших постоянных покупателей.</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Изображение</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Ссылка</t>
@@ -123,221 +123,104 @@
   <si>
     <t>Плед акриловый Glasgo / Комфортный, качественный и стильный</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/105553/</t>
   </si>
   <si>
     <t>Плед акриловый Samum с бахромой / Мягкий и теплый</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/105556/</t>
   </si>
   <si>
     <t>Плед-подушка Вояж из флиса / Мягкий и практичный</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/105841/</t>
   </si>
   <si>
     <t>Мультиинструмент Гайдельберг / Мультитул карманный 11 в 1</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/106492/</t>
   </si>
   <si>
-    <t>Налобный Светодиодный фонарь W643 с Power Bank / Сверхмощный, яркий и дальний</t>
-[...4 lines deleted...]
-  <si>
     <t>Держатель для карт с подставкой MINKAR, цвет в ассортименте / Позволяет удобно хранить ваши банковские, визитные и другие карты, служит практичной подставкой для вашего устройства</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/112667/</t>
   </si>
   <si>
     <t>Магнитный держатель карт на телефоне WASAT с поддержкой MagSafe, цвет в ассортименте / Банковские, кредитные и визитные карты будут находиться всегда под рукой, не занимая места в кошельке или бумажнике</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/112671/</t>
   </si>
   <si>
-    <t>Иммитатор авто-прикуривателя H150 12V/5V=2A / Преобразование напряжения для питания различных устройств, таких как зарядные устройства, GPS-навигаторы и другие гаджеты</t>
-[...118 lines deleted...]
-  <si>
     <t>Ozera</t>
   </si>
   <si>
     <t>Противоскользящий коврик - держатель в автомобиль / подставка для телефона</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/86417/</t>
   </si>
   <si>
     <t>5e8d1680-c9c3-4a9a-9cba-351f270f1775</t>
   </si>
   <si>
     <t>ALL</t>
   </si>
   <si>
     <t>Визитница органайзер с креплением на козырек автомобиля AV-189</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/56236/</t>
   </si>
   <si>
     <t>257c36b7-1c79-43fb-ae1c-c06661fce4e2</t>
   </si>
   <si>
     <t>Портативный вакуумный мини пылесос для авто и дома 2 in 1 Vacuum Cleaner (2 насадки)</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/56995/</t>
   </si>
   <si>
     <t>23286931-0909-4f3a-8c15-4e40a4d400ed</t>
   </si>
   <si>
+    <t>Видеорегистратор с тремя видеокамерами Video CarDVR Full HD 1080P</t>
+  </si>
+  <si>
+    <t>https://beloptovik.ru/catalog/product/62216/</t>
+  </si>
+  <si>
+    <t>c333453c</t>
+  </si>
+  <si>
     <t>Сумка - холодильник Арктика 15 л. / Термосумка</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/64704/</t>
   </si>
   <si>
     <t>Беспроводной автомобильный пылесос LT-101C, 120 W (3 насадки, USB-зарядка)</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/92211/</t>
   </si>
   <si>
     <t>f6f5bcb0-fa3c-4ba0-a1d8-d021142dddb2</t>
   </si>
   <si>
     <t>Портативный вакуумный пылесос Portable Vacuum Cleaner USB A8 (три насадки)</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/92506/</t>
   </si>
   <si>
     <t>fac26fe4-e248-4970-a7e6-d26684913197</t>
   </si>
   <si>
     <t>Набор дорожных органайзеров Laun Drypouch Travel 6 штук разных размеров</t>
@@ -363,95 +246,68 @@
   <si>
     <t>https://beloptovik.ru/catalog/product/93722/</t>
   </si>
   <si>
     <t>TDA-4432</t>
   </si>
   <si>
     <t>Компрессор автомобильный, портативный аккумуляторный, фонарь, SOS аварийка, функция Power bank 4500 mAh, USB, type-c (насадки для накачивания спортивного и пляжного инвентаря)</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/93963/</t>
   </si>
   <si>
     <t>fa4566ce</t>
   </si>
   <si>
     <t>Автомобильный органайзер на сиденье / Накидка в машину с креплением на спинку Seat Storage Bag продажа и отгрузка кратно коробке/60 шт</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/94267/</t>
   </si>
   <si>
     <t>TDA-0139M</t>
   </si>
   <si>
-    <t>Портативная аккумуляторная (48В) мойка для автомобиля в кейсе / Мойка высокого давления беспроводная</t>
-[...7 lines deleted...]
-  <si>
     <t>Автомобильный пылесос, 35500 об/мин, 4000 мАч, USB / Компактный и портативный</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/107802/</t>
   </si>
   <si>
     <t>Защитная накидка на лобовое стекло и зеркала, ушки, светоотражающие элементы / Защитный чехол универсальный</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/113481/</t>
   </si>
   <si>
     <t>Пневматический гвоздезабивной пистолет для бетона, металла с кейсом в наборе + 100 гвоздей</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/113485/</t>
   </si>
   <si>
-    <t>Оплетка чехол на руль с подогревом Auto Heated Steering Wheel Cover (от прикуривателя)</t>
-[...16 lines deleted...]
-  <si>
     <t>Автомобильный холодильник  MCW24E+, 24 л, черный/оранжевый / Эффективное охлаждение и нагрев, компактный и легкий</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/139505/</t>
   </si>
   <si>
     <t>MCW24E+</t>
   </si>
   <si>
     <t>Сумка изотермическая  9037 18л с открывалкой для бутылок, коричневая / Надежная изоляция и удобство в использовании</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/139507/</t>
   </si>
   <si>
     <t>Сумка изотермическая  9033, 23,5л, синий / Надежная изоляция и удобство в использовании</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/139509/</t>
   </si>
   <si>
     <t>Сумка изотермическая  9039, 21,5 л, серо-желтая / Держит температуру до 10 часов, удобна для пикников и поездок</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/139513/</t>
@@ -459,74 +315,50 @@
   <si>
     <t>Сумка изотермическая 9039, 21,5 л, серо-желтая / Держит температуру до 10 часов, удобна для пикников и поездок</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/139514/</t>
   </si>
   <si>
     <t>Сумка изотермическая  9047, 13 л, серо-желтая / Держит температуру до 24 часов, удобна для пикников и поездок</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/139517/</t>
   </si>
   <si>
     <t>Аккумулятор холода  7012, 200 г, синий / Поддерживает низкую температуру, удобен для термосумок и термоконтейнеров</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/139520/</t>
   </si>
   <si>
     <t>Аккумулятор холода  7013 400г</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/139521/</t>
   </si>
   <si>
-    <t>Беспроводной аккумуляторный насос для матраса, лодки, бассейна, колес, шин,  4 сменные насадки</t>
-[...22 lines deleted...]
-  <si>
     <t>АвтоБлок</t>
   </si>
   <si>
     <t>Автомобильные Динамики TS-1695R(1696R, 1697R) 600W / Качественные и мощные</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/107992/</t>
   </si>
   <si>
     <t>Автомобильные Динамики TS-6975V2 550W / Высокое качество звука</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/107996/</t>
   </si>
   <si>
     <t>Твитеры автомобильные 500W / Громкие и качественные</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/107999/</t>
   </si>
   <si>
     <t>Автономный обогреватель для авто 5 кВт 24V с пультом / Экономный, безопасный и эффективный</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/108018/</t>
@@ -538,104 +370,50 @@
     <t>https://beloptovik.ru/catalog/product/108023/</t>
   </si>
   <si>
     <t>Насос перекачки топлива 12/24 V MINI / Компактный, производительный и эффективный</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/108043/</t>
   </si>
   <si>
     <t>Насос для перекачки топлива 12/ 24 V / Мощный, производительный и надежный</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/108053/</t>
   </si>
   <si>
     <t>Автомобильные Динамики TS-6995(6996)R 1200W / Мощные, качественные и иммерсивные</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/108059/</t>
   </si>
   <si>
     <t>Автомобильные Динамики TS-6997(6998)R 1200W / Качественный, мощные и мелодичные</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/108062/</t>
-  </si>
-[...52 lines deleted...]
-    <t>https://beloptovik.ru/catalog/product/108142/</t>
   </si>
   <si>
     <t>Автовизитка парковочная Металл / Приятная, универсальная и удобная</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/108182/</t>
   </si>
   <si>
     <t>Автовизитка парковочная / Эффективная и удобная</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/108185/</t>
   </si>
   <si>
     <t>Домкрат гидравлический 3, 5, 8, 16, 20, 50 тонн / Эффективный, надежный и прочный</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/108191/</t>
   </si>
   <si>
     <t>Таль ручная 1, 2, 3 тонны / Универсальная, безопасная и надежная</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/108202/</t>
   </si>
@@ -853,51 +631,51 @@
     </xf>
     <xf xfId="0" fontId="7" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db304ec8df84b3f8b51d66eeb486674.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4856aae66238f0c3fd5eeb5b3fd2c171.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9a10467c01b54b39db8a3a372aed76.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101ccd5226f2bab8203024f15cbacc0e.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d985ef28561cd867db8d0279a9613330.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ff50179ea43815157e03ae06019901.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68785c075fb4925a31fa91a30646e2cf.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0448889609fca568cd47a7ff58092081.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213770b328f946e3c97e342fbecb127c.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2509749e495aedf2ea0eebc09605d453.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa8e925250481e55ef29fbe3836b239.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9692cdf991391c2e395c9d0ebac695f.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51b70708a988814ba95f55855338fdf.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06e75e6bc56643aa71e2e92e9575665.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29005c0ae138058e03ebe3ac68d54dbb.webp"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b74918f382be3309a4b104c69b7814.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81edd36a04e752165f3dc797dd4315f3.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e45afaedc3052e443c7641c360edb28.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649c23cf24a46d468a2657969b8b1a2b.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2809ebd93a43746dc71b5811245f0136.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f078f1096a4ef5ffd7c0b9980fb53c.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736ccd363ab29f2e832d61ec03e1a956.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cacb884ab3e165dcc9e32953a4a8862.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c25f8355f7d56ff8834d8c1499c13c.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a8d45a25124de7d02c63245624a325.webp"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8189dd3a2d257965119ce721ee60944.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a73c73be4db0be1a9a6e4623f180802.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fa4070d9c5d451f23343282187f6ca.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbc24c237d0cbff3110c950eac37770.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16b9c64368e587d46fdb57d8cf30f9d.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6024b85ff5c3b37c147f42db78f7849.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c18db0effb97f98f13ed84aef6a222.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1987d430822ec9ab44c784aaa647881.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680069f58e284910c53f62184d91d68c.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ebc52c0d85f2b7f2b7fedac99ee0a.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a330f63b2c3471f20766da667d7d17c.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78532d2822be035305d1f8d7ec6ffd99.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ca65a2ba93b0c8a995119c3935d5c9.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a273e7280d49448916a66805f2240242.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83591db103274e94b3e132b1a90dea9.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91f3f707e5b9549d50e1d0f96f63aff.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bb9b13e18687be9d6c74f2b1b94ea5.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bf6a70413eb93f62e1a0a987270311.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e5fd0296454a788b14f3d7799a5e5b.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ceee0f81e0f5efce64d0b38aed7758.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293f29c409f448decdcca7283fb9cbe1.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b47de63b64b12f934ce41b519707be3.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acff87a6a528061a744fb52059a915a7.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7980ab8723d96db89e39bae91af1950b.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0d90563d55ef37c2868d54f89ddd17.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212142b8c78659e6fdc50c64cb814ae0.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79985e496489e7c607e78d528189d91.webp"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbbc955b0f00a0379a74d7207eb85f6.webp"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e00c05789bed8e001177c6922b5a216.webp"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ae1fdff91c8687eeac365d3e8761dd.webp"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d2c0379c2ec0be3830163f54d40e74.webp"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a65f1c6787e09a97f9ac19c8758e3bb.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca4bbfd9ac6b85fa771730fca43fa3f.webp"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2299f0a4c1d17698f74b74f7db61c4c7.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20970ec42bbb666fdfab96311af9233d.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a28c6c480d4754583fa508d9405637a.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3599c4db8d51718a043fb0064e7d6c3b.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c909353474da4b7de6f772fcb82e95d.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abcda97d7ab7d3c325d41bb2af1df4c.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1df234c789df38c23159ddb039776b.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8324c23155cc84ff043bf1218ea48a.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9256c9f4a57432fb50d8b9f75212f5c.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f348a86d88e1bfcaf04bfd38bee41e.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f3c63aaf3c80ba23387f1e96fd779f.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0a92dc74651f1fe01b8fbd27c30fb1.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5300d3150cb4dcb2a4315deeecae7e.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3890907b800b55e0a7434da31ef36ed.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79279cb9aaeb4b3a3a2af75f33e2df90.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c723d7aa743f59311b28aa7e7626099.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171fd7db9b9ff21656b4a0491b45e0c0.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701d7c675dd614b0b9da519ee747c3b7.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e11f36726bd5972287aca69fdbe7dfc.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75897f325b2013970f2d6e31de1e2a98.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dfa532fca7c4ec47ea3ff85ec56745.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e12a01fa1ef1f6d9017211c9c8b6e86.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edcf63436221f167e8dc9dc473b0575.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1792923140e8a99bd7e07306f367b3bb.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7c70e3f22d9f78c4228e6b2c28f93c.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67b3a253942e06c4184b9c42b7851e5.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded153067f8b17d7f76dcbd78a1e95a2.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308d7ea48ca68fbf24f1681d050ed188.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd8991229518e7adfd84d915d47b2dc.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dcfe9b510f2f7a267995965ef7eaf9.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db304ec8df84b3f8b51d66eeb486674.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4856aae66238f0c3fd5eeb5b3fd2c171.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9a10467c01b54b39db8a3a372aed76.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101ccd5226f2bab8203024f15cbacc0e.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d985ef28561cd867db8d0279a9613330.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ff50179ea43815157e03ae06019901.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68785c075fb4925a31fa91a30646e2cf.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0448889609fca568cd47a7ff58092081.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213770b328f946e3c97e342fbecb127c.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa8e925250481e55ef29fbe3836b239.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9692cdf991391c2e395c9d0ebac695f.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1987d430822ec9ab44c784aaa647881.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680069f58e284910c53f62184d91d68c.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ebc52c0d85f2b7f2b7fedac99ee0a.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73df8acfa2a3022e3c38fdb9b4fff424.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a330f63b2c3471f20766da667d7d17c.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78532d2822be035305d1f8d7ec6ffd99.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ca65a2ba93b0c8a995119c3935d5c9.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a273e7280d49448916a66805f2240242.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83591db103274e94b3e132b1a90dea9.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91f3f707e5b9549d50e1d0f96f63aff.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bb9b13e18687be9d6c74f2b1b94ea5.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bf6a70413eb93f62e1a0a987270311.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ceee0f81e0f5efce64d0b38aed7758.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293f29c409f448decdcca7283fb9cbe1.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b47de63b64b12f934ce41b519707be3.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212142b8c78659e6fdc50c64cb814ae0.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79985e496489e7c607e78d528189d91.webp"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbbc955b0f00a0379a74d7207eb85f6.webp"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e00c05789bed8e001177c6922b5a216.webp"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ae1fdff91c8687eeac365d3e8761dd.webp"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d2c0379c2ec0be3830163f54d40e74.webp"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a65f1c6787e09a97f9ac19c8758e3bb.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca4bbfd9ac6b85fa771730fca43fa3f.webp"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c909353474da4b7de6f772fcb82e95d.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abcda97d7ab7d3c325d41bb2af1df4c.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1df234c789df38c23159ddb039776b.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8324c23155cc84ff043bf1218ea48a.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9256c9f4a57432fb50d8b9f75212f5c.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f348a86d88e1bfcaf04bfd38bee41e.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f3c63aaf3c80ba23387f1e96fd779f.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0a92dc74651f1fe01b8fbd27c30fb1.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5300d3150cb4dcb2a4315deeecae7e.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edcf63436221f167e8dc9dc473b0575.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1792923140e8a99bd7e07306f367b3bb.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7c70e3f22d9f78c4228e6b2c28f93c.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67b3a253942e06c4184b9c42b7851e5.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded153067f8b17d7f76dcbd78a1e95a2.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308d7ea48ca68fbf24f1681d050ed188.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd8991229518e7adfd84d915d47b2dc.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dcfe9b510f2f7a267995965ef7eaf9.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1619250" cy="314325"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Logo" descr="Logo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1192,686 +970,686 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="11" name="Tovar" descr="Tovar"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>18</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="12" name="Tovar" descr="Tovar"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>19</xdr:row>
+      <xdr:row>21</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="13" name="Tovar" descr="Tovar"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>20</xdr:row>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="14" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="15" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="16" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="17" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="18" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="933450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="19" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="20" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="21" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="22" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="23" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="24" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="25" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="26" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="27" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="28" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="29" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="30" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>39</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1266825"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="14" name="Tovar" descr="Tovar"/>
-[...233 lines deleted...]
-      <xdr:row>28</xdr:row>
+        <xdr:cNvPr id="31" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="32" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>41</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1266825"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="22" name="Tovar" descr="Tovar"/>
-[...328 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="33" name="Tovar" descr="Tovar"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>42</xdr:row>
@@ -1882,1653 +1660,543 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="34" name="Tovar" descr="Tovar"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>43</xdr:row>
+      <xdr:row>44</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="35" name="Tovar" descr="Tovar"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>44</xdr:row>
+      <xdr:row>45</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="36" name="Tovar" descr="Tovar"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>45</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Tovar" descr="Tovar"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>46</xdr:row>
+      <xdr:row>47</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="38" name="Tovar" descr="Tovar"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>47</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="933450"/>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="39" name="Tovar" descr="Tovar"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>48</xdr:row>
+      <xdr:row>49</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="40" name="Tovar" descr="Tovar"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>49</xdr:row>
+      <xdr:row>50</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="41" name="Tovar" descr="Tovar"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>50</xdr:row>
+      <xdr:row>51</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Tovar" descr="Tovar"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>51</xdr:row>
+      <xdr:row>52</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="43" name="Tovar" descr="Tovar"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>52</xdr:row>
+      <xdr:row>53</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Tovar" descr="Tovar"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>53</xdr:row>
+      <xdr:row>54</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="45" name="Tovar" descr="Tovar"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>54</xdr:row>
+      <xdr:row>55</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="46" name="Tovar" descr="Tovar"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>55</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="1009650"/>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="47" name="Tovar" descr="Tovar"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>56</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="971550"/>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="48" name="Tovar" descr="Tovar"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>57</xdr:row>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="49" name="Tovar" descr="Tovar"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="933450"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="50" name="Tovar" descr="Tovar"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>59</xdr:row>
+      <xdr:row>61</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="51" name="Tovar" descr="Tovar"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
-        <a:stretch>
-[...1108 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3787,71 +2455,71 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/97543/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/97544/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/98910/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/105548/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/105553/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/105556/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/105841/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/106492/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/110269/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/112667/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/112671/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/113173/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/113182/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/113183/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/113184/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/113185/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/113204/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/113222/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/113242/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/113289/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/113294/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/113319/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/113334/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/113410/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/113411/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/113412/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/113437/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/113438/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/113442/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/113443/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/113446/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/86417/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/56236/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/56995/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/64704/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/92211/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/92506/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93052/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93592/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93722/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93963/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/94267/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/94410/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/107802/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/113481/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/113485/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/113491/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/113492/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/113499/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139505/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139507/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139509/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139513/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139514/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139517/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139520/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139521/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/143343/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/143514/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/143657/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/143658/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/107992/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/107996/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/107999/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/108018/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/108023/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/108043/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/108053/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/108059/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/108062/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/108071/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/108075/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/108079/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/108082/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/108089/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/108093/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/108101/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/108133/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/108142/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/108182/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/108185/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/108191/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/108202/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/108206/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/108236/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/109864/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/109884/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/97543/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/97544/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/98910/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/105548/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/105553/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/105556/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/105841/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/106492/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/112667/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/112671/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/86417/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/56236/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/56995/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/62216/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/64704/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/92211/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/92506/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93052/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93592/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93722/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93963/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/94267/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/107802/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/113481/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/113485/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139505/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139507/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139509/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139513/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139514/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139517/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139520/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139521/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/107992/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/107996/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/107999/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/108018/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/108023/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/108043/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/108053/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/108059/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/108062/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/108182/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/108185/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/108191/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/108202/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/108206/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/108236/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/109864/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/109884/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wa.me/79778021153" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H100"/>
+  <dimension ref="A1:H63"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A100" sqref="A100"/>
+      <selection pane="bottomLeft" activeCell="A63" sqref="A63"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="90" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" customHeight="1" ht="80">
       <c r="A1"/>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="3"/>
       <c r="C2" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D2" s="5"/>
       <c r="E2" s="3"/>
@@ -4014,51 +2682,51 @@
         <v>794.0</v>
       </c>
       <c r="G12" s="12">
         <v>0</v>
       </c>
       <c r="H12" s="12">
         <f>F12*G12</f>
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:8" customHeight="1" ht="90">
       <c r="A13" s="12">
         <v>105553</v>
       </c>
       <c r="B13" s="12"/>
       <c r="C13" s="12" t="s">
         <v>24</v>
       </c>
       <c r="D13" s="13" t="s">
         <v>25</v>
       </c>
       <c r="E13" s="14">
         <v>16007.02</v>
       </c>
       <c r="F13" s="12">
-        <v>1024.0</v>
+        <v>887.0</v>
       </c>
       <c r="G13" s="12">
         <v>0</v>
       </c>
       <c r="H13" s="12">
         <f>F13*G13</f>
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:8" customHeight="1" ht="90">
       <c r="A14" s="12">
         <v>105556</v>
       </c>
       <c r="B14" s="12"/>
       <c r="C14" s="12" t="s">
         <v>26</v>
       </c>
       <c r="D14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="E14" s="14">
         <v>16004.02</v>
       </c>
       <c r="F14" s="12">
         <v>1496.0</v>
@@ -4101,2257 +2769,1295 @@
         <v>106492</v>
       </c>
       <c r="B16" s="12"/>
       <c r="C16" s="12" t="s">
         <v>30</v>
       </c>
       <c r="D16" s="13" t="s">
         <v>31</v>
       </c>
       <c r="E16" s="14">
         <v>39002.09</v>
       </c>
       <c r="F16" s="12">
         <v>137.0</v>
       </c>
       <c r="G16" s="12">
         <v>0</v>
       </c>
       <c r="H16" s="12">
         <f>F16*G16</f>
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:8" customHeight="1" ht="90">
       <c r="A17" s="12">
-        <v>110269</v>
+        <v>112667</v>
       </c>
       <c r="B17" s="12"/>
       <c r="C17" s="12" t="s">
         <v>32</v>
       </c>
       <c r="D17" s="13" t="s">
         <v>33</v>
       </c>
       <c r="E17" s="14">
-        <v>110269</v>
+        <v>37012.02</v>
       </c>
       <c r="F17" s="12">
-        <v>839.0</v>
+        <v>294.0</v>
       </c>
       <c r="G17" s="12">
         <v>0</v>
       </c>
       <c r="H17" s="12">
         <f>F17*G17</f>
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:8" customHeight="1" ht="90">
       <c r="A18" s="12">
-        <v>112667</v>
+        <v>112671</v>
       </c>
       <c r="B18" s="12"/>
       <c r="C18" s="12" t="s">
         <v>34</v>
       </c>
       <c r="D18" s="13" t="s">
         <v>35</v>
       </c>
       <c r="E18" s="14">
-        <v>37012.02</v>
+        <v>37011.02</v>
       </c>
       <c r="F18" s="12">
-        <v>294.0</v>
+        <v>549.0</v>
       </c>
       <c r="G18" s="12">
         <v>0</v>
       </c>
       <c r="H18" s="12">
         <f>F18*G18</f>
         <v>0</v>
       </c>
     </row>
-    <row r="19" spans="1:8" customHeight="1" ht="90">
-[...4 lines deleted...]
-      <c r="C19" s="12" t="s">
+    <row r="19" spans="1:8">
+      <c r="A19" s="8" t="s">
         <v>36</v>
       </c>
-      <c r="D19" s="13" t="s">
-[...14 lines deleted...]
-      </c>
+      <c r="B19" s="9"/>
+      <c r="C19" s="9"/>
+      <c r="D19" s="9"/>
+      <c r="E19" s="9"/>
+      <c r="F19" s="9"/>
+      <c r="G19" s="9"/>
+      <c r="H19" s="9"/>
     </row>
     <row r="20" spans="1:8" customHeight="1" ht="90">
       <c r="A20" s="12">
-        <v>113173</v>
+        <v>86417</v>
       </c>
       <c r="B20" s="12"/>
       <c r="C20" s="12" t="s">
+        <v>37</v>
+      </c>
+      <c r="D20" s="13" t="s">
         <v>38</v>
       </c>
-      <c r="D20" s="13" t="s">
+      <c r="E20" s="14" t="s">
         <v>39</v>
       </c>
-      <c r="E20" s="14">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="12">
-        <v>48.0</v>
+        <v>115.0</v>
       </c>
       <c r="G20" s="12">
         <v>0</v>
       </c>
       <c r="H20" s="12">
         <f>F20*G20</f>
         <v>0</v>
       </c>
     </row>
-    <row r="21" spans="1:8" customHeight="1" ht="90">
-[...4 lines deleted...]
-      <c r="C21" s="12" t="s">
+    <row r="21" spans="1:8">
+      <c r="A21" s="8" t="s">
         <v>40</v>
       </c>
-      <c r="D21" s="13" t="s">
-[...14 lines deleted...]
-      </c>
+      <c r="B21" s="9"/>
+      <c r="C21" s="9"/>
+      <c r="D21" s="9"/>
+      <c r="E21" s="9"/>
+      <c r="F21" s="9"/>
+      <c r="G21" s="9"/>
+      <c r="H21" s="9"/>
     </row>
     <row r="22" spans="1:8" customHeight="1" ht="90">
       <c r="A22" s="12">
-        <v>113183</v>
+        <v>56236</v>
       </c>
       <c r="B22" s="12"/>
       <c r="C22" s="12" t="s">
+        <v>41</v>
+      </c>
+      <c r="D22" s="13" t="s">
         <v>42</v>
       </c>
-      <c r="D22" s="13" t="s">
+      <c r="E22" s="14" t="s">
         <v>43</v>
       </c>
-      <c r="E22" s="14">
-[...1 lines deleted...]
-      </c>
       <c r="F22" s="12">
-        <v>248.0</v>
+        <v>335.0</v>
       </c>
       <c r="G22" s="12">
         <v>0</v>
       </c>
       <c r="H22" s="12">
         <f>F22*G22</f>
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:8" customHeight="1" ht="90">
       <c r="A23" s="12">
-        <v>113184</v>
+        <v>56995</v>
       </c>
       <c r="B23" s="12"/>
       <c r="C23" s="12" t="s">
         <v>44</v>
       </c>
       <c r="D23" s="13" t="s">
         <v>45</v>
       </c>
-      <c r="E23" s="14">
-        <v>113184</v>
+      <c r="E23" s="14" t="s">
+        <v>46</v>
       </c>
       <c r="F23" s="12">
-        <v>285.0</v>
+        <v>360.0</v>
       </c>
       <c r="G23" s="12">
         <v>0</v>
       </c>
       <c r="H23" s="12">
         <f>F23*G23</f>
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:8" customHeight="1" ht="90">
       <c r="A24" s="12">
-        <v>113185</v>
+        <v>62216</v>
       </c>
       <c r="B24" s="12"/>
       <c r="C24" s="12" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D24" s="13" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>113185</v>
+        <v>48</v>
+      </c>
+      <c r="E24" s="14" t="s">
+        <v>49</v>
       </c>
       <c r="F24" s="12">
-        <v>323.0</v>
+        <v>1050.0</v>
       </c>
       <c r="G24" s="12">
         <v>0</v>
       </c>
       <c r="H24" s="12">
         <f>F24*G24</f>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:8" customHeight="1" ht="90">
       <c r="A25" s="12">
-        <v>113204</v>
+        <v>64704</v>
       </c>
       <c r="B25" s="12"/>
       <c r="C25" s="12" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="D25" s="13" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="E25" s="14">
-        <v>113204</v>
+        <v>19001.03</v>
       </c>
       <c r="F25" s="12">
-        <v>178.0</v>
+        <v>600.0</v>
       </c>
       <c r="G25" s="12">
         <v>0</v>
       </c>
       <c r="H25" s="12">
         <f>F25*G25</f>
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:8" customHeight="1" ht="90">
       <c r="A26" s="12">
-        <v>113222</v>
+        <v>92211</v>
       </c>
       <c r="B26" s="12"/>
       <c r="C26" s="12" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D26" s="13" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>113222</v>
+        <v>53</v>
+      </c>
+      <c r="E26" s="14" t="s">
+        <v>54</v>
       </c>
       <c r="F26" s="12">
-        <v>413.0</v>
+        <v>920.0</v>
       </c>
       <c r="G26" s="12">
         <v>0</v>
       </c>
       <c r="H26" s="12">
         <f>F26*G26</f>
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:8" customHeight="1" ht="90">
       <c r="A27" s="12">
-        <v>113242</v>
+        <v>92506</v>
       </c>
       <c r="B27" s="12"/>
       <c r="C27" s="12" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="D27" s="13" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>113242</v>
+        <v>56</v>
+      </c>
+      <c r="E27" s="14" t="s">
+        <v>57</v>
       </c>
       <c r="F27" s="12">
-        <v>173.0</v>
+        <v>850.0</v>
       </c>
       <c r="G27" s="12">
         <v>0</v>
       </c>
       <c r="H27" s="12">
         <f>F27*G27</f>
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:8" customHeight="1" ht="90">
       <c r="A28" s="12">
-        <v>113289</v>
+        <v>93052</v>
       </c>
       <c r="B28" s="12"/>
       <c r="C28" s="12" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="D28" s="13" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-        <v>113289</v>
+        <v>59</v>
+      </c>
+      <c r="E28" s="14" t="s">
+        <v>60</v>
       </c>
       <c r="F28" s="12">
-        <v>182.0</v>
+        <v>255.0</v>
       </c>
       <c r="G28" s="12">
         <v>0</v>
       </c>
       <c r="H28" s="12">
         <f>F28*G28</f>
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:8" customHeight="1" ht="90">
       <c r="A29" s="12">
-        <v>113294</v>
+        <v>93592</v>
       </c>
       <c r="B29" s="12"/>
       <c r="C29" s="12" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="D29" s="13" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-        <v>113294</v>
+        <v>62</v>
+      </c>
+      <c r="E29" s="14" t="s">
+        <v>63</v>
       </c>
       <c r="F29" s="12">
-        <v>356.0</v>
+        <v>77.0</v>
       </c>
       <c r="G29" s="12">
         <v>0</v>
       </c>
       <c r="H29" s="12">
         <f>F29*G29</f>
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:8" customHeight="1" ht="90">
       <c r="A30" s="12">
-        <v>113319</v>
+        <v>93722</v>
       </c>
       <c r="B30" s="12"/>
       <c r="C30" s="12" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="D30" s="13" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>113319</v>
+        <v>65</v>
+      </c>
+      <c r="E30" s="14" t="s">
+        <v>66</v>
       </c>
       <c r="F30" s="12">
-        <v>396.0</v>
+        <v>407.0</v>
       </c>
       <c r="G30" s="12">
         <v>0</v>
       </c>
       <c r="H30" s="12">
         <f>F30*G30</f>
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:8" customHeight="1" ht="90">
       <c r="A31" s="12">
-        <v>113334</v>
+        <v>93963</v>
       </c>
       <c r="B31" s="12"/>
       <c r="C31" s="12" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="D31" s="13" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-        <v>113334</v>
+        <v>68</v>
+      </c>
+      <c r="E31" s="14" t="s">
+        <v>69</v>
       </c>
       <c r="F31" s="12">
-        <v>222.0</v>
+        <v>1610.0</v>
       </c>
       <c r="G31" s="12">
         <v>0</v>
       </c>
       <c r="H31" s="12">
         <f>F31*G31</f>
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:8" customHeight="1" ht="90">
       <c r="A32" s="12">
-        <v>113410</v>
+        <v>94267</v>
       </c>
       <c r="B32" s="12"/>
       <c r="C32" s="12" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="D32" s="13" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>113410</v>
+        <v>71</v>
+      </c>
+      <c r="E32" s="14" t="s">
+        <v>72</v>
       </c>
       <c r="F32" s="12">
-        <v>303.0</v>
+        <v>396.0</v>
       </c>
       <c r="G32" s="12">
         <v>0</v>
       </c>
       <c r="H32" s="12">
         <f>F32*G32</f>
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:8" customHeight="1" ht="90">
       <c r="A33" s="12">
-        <v>113411</v>
+        <v>107802</v>
       </c>
       <c r="B33" s="12"/>
       <c r="C33" s="12" t="s">
-        <v>64</v>
+        <v>73</v>
       </c>
       <c r="D33" s="13" t="s">
-        <v>65</v>
+        <v>74</v>
       </c>
       <c r="E33" s="14">
-        <v>113411</v>
+        <v>107802</v>
       </c>
       <c r="F33" s="12">
-        <v>1873.0</v>
+        <v>520.0</v>
       </c>
       <c r="G33" s="12">
         <v>0</v>
       </c>
       <c r="H33" s="12">
         <f>F33*G33</f>
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:8" customHeight="1" ht="90">
       <c r="A34" s="12">
-        <v>113412</v>
+        <v>113481</v>
       </c>
       <c r="B34" s="12"/>
       <c r="C34" s="12" t="s">
-        <v>66</v>
+        <v>75</v>
       </c>
       <c r="D34" s="13" t="s">
-        <v>67</v>
+        <v>76</v>
       </c>
       <c r="E34" s="14">
-        <v>113412</v>
+        <v>113481</v>
       </c>
       <c r="F34" s="12">
-        <v>818.0</v>
+        <v>437.0</v>
       </c>
       <c r="G34" s="12">
         <v>0</v>
       </c>
       <c r="H34" s="12">
         <f>F34*G34</f>
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:8" customHeight="1" ht="90">
       <c r="A35" s="12">
-        <v>113437</v>
+        <v>113485</v>
       </c>
       <c r="B35" s="12"/>
       <c r="C35" s="12" t="s">
-        <v>68</v>
+        <v>77</v>
       </c>
       <c r="D35" s="13" t="s">
-        <v>69</v>
+        <v>78</v>
       </c>
       <c r="E35" s="14">
-        <v>113437</v>
+        <v>113485</v>
       </c>
       <c r="F35" s="12">
-        <v>451.0</v>
+        <v>700.0</v>
       </c>
       <c r="G35" s="12">
         <v>0</v>
       </c>
       <c r="H35" s="12">
         <f>F35*G35</f>
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:8" customHeight="1" ht="90">
       <c r="A36" s="12">
-        <v>113438</v>
+        <v>139505</v>
       </c>
       <c r="B36" s="12"/>
       <c r="C36" s="12" t="s">
-        <v>70</v>
+        <v>79</v>
       </c>
       <c r="D36" s="13" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-        <v>113438</v>
+        <v>80</v>
+      </c>
+      <c r="E36" s="14" t="s">
+        <v>81</v>
       </c>
       <c r="F36" s="12">
-        <v>508.0</v>
+        <v>9161.0</v>
       </c>
       <c r="G36" s="12">
         <v>0</v>
       </c>
       <c r="H36" s="12">
         <f>F36*G36</f>
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:8" customHeight="1" ht="90">
       <c r="A37" s="12">
-        <v>113442</v>
+        <v>139507</v>
       </c>
       <c r="B37" s="12"/>
       <c r="C37" s="12" t="s">
-        <v>72</v>
+        <v>82</v>
       </c>
       <c r="D37" s="13" t="s">
-        <v>73</v>
+        <v>83</v>
       </c>
       <c r="E37" s="14">
-        <v>113442</v>
+        <v>9037</v>
       </c>
       <c r="F37" s="12">
-        <v>196.0</v>
+        <v>1725.0</v>
       </c>
       <c r="G37" s="12">
         <v>0</v>
       </c>
       <c r="H37" s="12">
         <f>F37*G37</f>
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:8" customHeight="1" ht="90">
       <c r="A38" s="12">
-        <v>113443</v>
+        <v>139509</v>
       </c>
       <c r="B38" s="12"/>
       <c r="C38" s="12" t="s">
-        <v>74</v>
+        <v>84</v>
       </c>
       <c r="D38" s="13" t="s">
-        <v>75</v>
+        <v>85</v>
       </c>
       <c r="E38" s="14">
-        <v>113443</v>
+        <v>9033</v>
       </c>
       <c r="F38" s="12">
-        <v>220.0</v>
+        <v>1193.0</v>
       </c>
       <c r="G38" s="12">
         <v>0</v>
       </c>
       <c r="H38" s="12">
         <f>F38*G38</f>
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:8" customHeight="1" ht="90">
       <c r="A39" s="12">
-        <v>113446</v>
+        <v>139513</v>
       </c>
       <c r="B39" s="12"/>
       <c r="C39" s="12" t="s">
-        <v>76</v>
+        <v>86</v>
       </c>
       <c r="D39" s="13" t="s">
-        <v>77</v>
+        <v>87</v>
       </c>
       <c r="E39" s="14">
-        <v>113446</v>
+        <v>9039</v>
       </c>
       <c r="F39" s="12">
-        <v>165.0</v>
+        <v>1634.0</v>
       </c>
       <c r="G39" s="12">
         <v>0</v>
       </c>
       <c r="H39" s="12">
         <f>F39*G39</f>
         <v>0</v>
       </c>
     </row>
-    <row r="40" spans="1:8">
-[...9 lines deleted...]
-      <c r="H40" s="9"/>
+    <row r="40" spans="1:8" customHeight="1" ht="90">
+      <c r="A40" s="12">
+        <v>139514</v>
+      </c>
+      <c r="B40" s="12"/>
+      <c r="C40" s="12" t="s">
+        <v>88</v>
+      </c>
+      <c r="D40" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="E40" s="14">
+        <v>9040</v>
+      </c>
+      <c r="F40" s="12">
+        <v>1750.0</v>
+      </c>
+      <c r="G40" s="12">
+        <v>0</v>
+      </c>
+      <c r="H40" s="12">
+        <f>F40*G40</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="41" spans="1:8" customHeight="1" ht="90">
       <c r="A41" s="12">
-        <v>86417</v>
+        <v>139517</v>
       </c>
       <c r="B41" s="12"/>
       <c r="C41" s="12" t="s">
-        <v>79</v>
+        <v>90</v>
       </c>
       <c r="D41" s="13" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-        <v>81</v>
+        <v>91</v>
+      </c>
+      <c r="E41" s="14">
+        <v>9047</v>
       </c>
       <c r="F41" s="12">
-        <v>115.0</v>
+        <v>1193.0</v>
       </c>
       <c r="G41" s="12">
         <v>0</v>
       </c>
       <c r="H41" s="12">
         <f>F41*G41</f>
         <v>0</v>
       </c>
     </row>
-    <row r="42" spans="1:8">
-[...9 lines deleted...]
-      <c r="H42" s="9"/>
+    <row r="42" spans="1:8" customHeight="1" ht="90">
+      <c r="A42" s="12">
+        <v>139520</v>
+      </c>
+      <c r="B42" s="12"/>
+      <c r="C42" s="12" t="s">
+        <v>92</v>
+      </c>
+      <c r="D42" s="13" t="s">
+        <v>93</v>
+      </c>
+      <c r="E42" s="14">
+        <v>7012</v>
+      </c>
+      <c r="F42" s="12">
+        <v>306.0</v>
+      </c>
+      <c r="G42" s="12">
+        <v>0</v>
+      </c>
+      <c r="H42" s="12">
+        <f>F42*G42</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="43" spans="1:8" customHeight="1" ht="90">
       <c r="A43" s="12">
-        <v>56236</v>
+        <v>139521</v>
       </c>
       <c r="B43" s="12"/>
       <c r="C43" s="12" t="s">
-        <v>83</v>
+        <v>94</v>
       </c>
       <c r="D43" s="13" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-        <v>85</v>
+        <v>95</v>
+      </c>
+      <c r="E43" s="14">
+        <v>7013</v>
       </c>
       <c r="F43" s="12">
-        <v>335.0</v>
+        <v>512.0</v>
       </c>
       <c r="G43" s="12">
         <v>0</v>
       </c>
       <c r="H43" s="12">
         <f>F43*G43</f>
         <v>0</v>
       </c>
     </row>
-    <row r="44" spans="1:8" customHeight="1" ht="90">
-[...22 lines deleted...]
-      </c>
+    <row r="44" spans="1:8">
+      <c r="A44" s="8" t="s">
+        <v>96</v>
+      </c>
+      <c r="B44" s="9"/>
+      <c r="C44" s="9"/>
+      <c r="D44" s="9"/>
+      <c r="E44" s="9"/>
+      <c r="F44" s="9"/>
+      <c r="G44" s="9"/>
+      <c r="H44" s="9"/>
     </row>
     <row r="45" spans="1:8" customHeight="1" ht="90">
       <c r="A45" s="12">
-        <v>64704</v>
+        <v>107992</v>
       </c>
       <c r="B45" s="12"/>
       <c r="C45" s="12" t="s">
-        <v>89</v>
+        <v>97</v>
       </c>
       <c r="D45" s="13" t="s">
-        <v>90</v>
+        <v>98</v>
       </c>
       <c r="E45" s="14">
-        <v>19001.03</v>
+        <v>107992</v>
       </c>
       <c r="F45" s="12">
-        <v>600.0</v>
+        <v>1040.0</v>
       </c>
       <c r="G45" s="12">
         <v>0</v>
       </c>
       <c r="H45" s="12">
         <f>F45*G45</f>
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:8" customHeight="1" ht="90">
       <c r="A46" s="12">
-        <v>92211</v>
+        <v>107996</v>
       </c>
       <c r="B46" s="12"/>
       <c r="C46" s="12" t="s">
-        <v>91</v>
+        <v>99</v>
       </c>
       <c r="D46" s="13" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>100</v>
+      </c>
+      <c r="E46" s="14">
+        <v>107996</v>
       </c>
       <c r="F46" s="12">
-        <v>920.0</v>
+        <v>3992.0</v>
       </c>
       <c r="G46" s="12">
         <v>0</v>
       </c>
       <c r="H46" s="12">
         <f>F46*G46</f>
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:8" customHeight="1" ht="90">
       <c r="A47" s="12">
-        <v>92506</v>
+        <v>107999</v>
       </c>
       <c r="B47" s="12"/>
       <c r="C47" s="12" t="s">
-        <v>94</v>
+        <v>101</v>
       </c>
       <c r="D47" s="13" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-        <v>96</v>
+        <v>102</v>
+      </c>
+      <c r="E47" s="14">
+        <v>107999</v>
       </c>
       <c r="F47" s="12">
-        <v>850.0</v>
+        <v>109.0</v>
       </c>
       <c r="G47" s="12">
         <v>0</v>
       </c>
       <c r="H47" s="12">
         <f>F47*G47</f>
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:8" customHeight="1" ht="90">
       <c r="A48" s="12">
-        <v>93052</v>
+        <v>108018</v>
       </c>
       <c r="B48" s="12"/>
       <c r="C48" s="12" t="s">
-        <v>97</v>
+        <v>103</v>
       </c>
       <c r="D48" s="13" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-        <v>99</v>
+        <v>104</v>
+      </c>
+      <c r="E48" s="14">
+        <v>108018</v>
       </c>
       <c r="F48" s="12">
-        <v>255.0</v>
+        <v>8381.0</v>
       </c>
       <c r="G48" s="12">
         <v>0</v>
       </c>
       <c r="H48" s="12">
         <f>F48*G48</f>
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:8" customHeight="1" ht="90">
       <c r="A49" s="12">
-        <v>93592</v>
+        <v>108023</v>
       </c>
       <c r="B49" s="12"/>
       <c r="C49" s="12" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="D49" s="13" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>106</v>
+      </c>
+      <c r="E49" s="14">
+        <v>108023</v>
       </c>
       <c r="F49" s="12">
-        <v>83.0</v>
+        <v>808.0</v>
       </c>
       <c r="G49" s="12">
         <v>0</v>
       </c>
       <c r="H49" s="12">
         <f>F49*G49</f>
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:8" customHeight="1" ht="90">
       <c r="A50" s="12">
-        <v>93722</v>
+        <v>108043</v>
       </c>
       <c r="B50" s="12"/>
       <c r="C50" s="12" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="D50" s="13" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-        <v>105</v>
+        <v>108</v>
+      </c>
+      <c r="E50" s="14">
+        <v>108043</v>
       </c>
       <c r="F50" s="12">
-        <v>407.0</v>
+        <v>528.0</v>
       </c>
       <c r="G50" s="12">
         <v>0</v>
       </c>
       <c r="H50" s="12">
         <f>F50*G50</f>
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:8" customHeight="1" ht="90">
       <c r="A51" s="12">
-        <v>93963</v>
+        <v>108053</v>
       </c>
       <c r="B51" s="12"/>
       <c r="C51" s="12" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="D51" s="13" t="s">
-        <v>107</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>110</v>
+      </c>
+      <c r="E51" s="14">
+        <v>108053</v>
       </c>
       <c r="F51" s="12">
-        <v>1610.0</v>
+        <v>1990.0</v>
       </c>
       <c r="G51" s="12">
         <v>0</v>
       </c>
       <c r="H51" s="12">
         <f>F51*G51</f>
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:8" customHeight="1" ht="90">
       <c r="A52" s="12">
-        <v>94267</v>
+        <v>108059</v>
       </c>
       <c r="B52" s="12"/>
       <c r="C52" s="12" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="D52" s="13" t="s">
-        <v>110</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>112</v>
+      </c>
+      <c r="E52" s="14">
+        <v>108059</v>
       </c>
       <c r="F52" s="12">
-        <v>396.0</v>
+        <v>1798.0</v>
       </c>
       <c r="G52" s="12">
         <v>0</v>
       </c>
       <c r="H52" s="12">
         <f>F52*G52</f>
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:8" customHeight="1" ht="90">
       <c r="A53" s="12">
-        <v>94410</v>
+        <v>108062</v>
       </c>
       <c r="B53" s="12"/>
       <c r="C53" s="12" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="D53" s="13" t="s">
-        <v>113</v>
-[...1 lines deleted...]
-      <c r="E53" s="14" t="s">
         <v>114</v>
       </c>
+      <c r="E53" s="14">
+        <v>108062</v>
+      </c>
       <c r="F53" s="12">
-        <v>935.0</v>
+        <v>1773.0</v>
       </c>
       <c r="G53" s="12">
         <v>0</v>
       </c>
       <c r="H53" s="12">
         <f>F53*G53</f>
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:8" customHeight="1" ht="90">
       <c r="A54" s="12">
-        <v>107802</v>
+        <v>108182</v>
       </c>
       <c r="B54" s="12"/>
       <c r="C54" s="12" t="s">
         <v>115</v>
       </c>
       <c r="D54" s="13" t="s">
         <v>116</v>
       </c>
       <c r="E54" s="14">
-        <v>107802</v>
+        <v>108182</v>
       </c>
       <c r="F54" s="12">
-        <v>520.0</v>
+        <v>108.0</v>
       </c>
       <c r="G54" s="12">
         <v>0</v>
       </c>
       <c r="H54" s="12">
         <f>F54*G54</f>
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:8" customHeight="1" ht="90">
       <c r="A55" s="12">
-        <v>113481</v>
+        <v>108185</v>
       </c>
       <c r="B55" s="12"/>
       <c r="C55" s="12" t="s">
         <v>117</v>
       </c>
       <c r="D55" s="13" t="s">
         <v>118</v>
       </c>
       <c r="E55" s="14">
-        <v>113481</v>
+        <v>108185</v>
       </c>
       <c r="F55" s="12">
-        <v>437.0</v>
+        <v>53.0</v>
       </c>
       <c r="G55" s="12">
         <v>0</v>
       </c>
       <c r="H55" s="12">
         <f>F55*G55</f>
         <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:8" customHeight="1" ht="90">
       <c r="A56" s="12">
-        <v>113485</v>
+        <v>108191</v>
       </c>
       <c r="B56" s="12"/>
       <c r="C56" s="12" t="s">
         <v>119</v>
       </c>
       <c r="D56" s="13" t="s">
         <v>120</v>
       </c>
       <c r="E56" s="14">
-        <v>113485</v>
+        <v>108191</v>
       </c>
       <c r="F56" s="12">
-        <v>700.0</v>
+        <v>3612.0</v>
       </c>
       <c r="G56" s="12">
         <v>0</v>
       </c>
       <c r="H56" s="12">
         <f>F56*G56</f>
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:8" customHeight="1" ht="90">
       <c r="A57" s="12">
-        <v>113491</v>
+        <v>108202</v>
       </c>
       <c r="B57" s="12"/>
       <c r="C57" s="12" t="s">
         <v>121</v>
       </c>
       <c r="D57" s="13" t="s">
         <v>122</v>
       </c>
       <c r="E57" s="14">
-        <v>113491</v>
+        <v>108202</v>
       </c>
       <c r="F57" s="12">
-        <v>520.0</v>
+        <v>5219.0</v>
       </c>
       <c r="G57" s="12">
         <v>0</v>
       </c>
       <c r="H57" s="12">
         <f>F57*G57</f>
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:8" customHeight="1" ht="90">
       <c r="A58" s="12">
-        <v>113492</v>
+        <v>108206</v>
       </c>
       <c r="B58" s="12"/>
       <c r="C58" s="12" t="s">
         <v>123</v>
       </c>
       <c r="D58" s="13" t="s">
         <v>124</v>
       </c>
       <c r="E58" s="14">
-        <v>113492</v>
+        <v>108206</v>
       </c>
       <c r="F58" s="12">
-        <v>3220.0</v>
+        <v>1016.0</v>
       </c>
       <c r="G58" s="12">
         <v>0</v>
       </c>
       <c r="H58" s="12">
         <f>F58*G58</f>
         <v>0</v>
       </c>
     </row>
     <row r="59" spans="1:8" customHeight="1" ht="90">
       <c r="A59" s="12">
-        <v>113499</v>
+        <v>108236</v>
       </c>
       <c r="B59" s="12"/>
       <c r="C59" s="12" t="s">
         <v>125</v>
       </c>
       <c r="D59" s="13" t="s">
         <v>126</v>
       </c>
       <c r="E59" s="14">
-        <v>113499</v>
+        <v>108236</v>
       </c>
       <c r="F59" s="12">
-        <v>2300.0</v>
+        <v>113.0</v>
       </c>
       <c r="G59" s="12">
         <v>0</v>
       </c>
       <c r="H59" s="12">
         <f>F59*G59</f>
         <v>0</v>
       </c>
     </row>
-    <row r="60" spans="1:8" customHeight="1" ht="90">
-[...4 lines deleted...]
-      <c r="C60" s="12" t="s">
+    <row r="60" spans="1:8">
+      <c r="A60" s="8" t="s">
         <v>127</v>
       </c>
-      <c r="D60" s="13" t="s">
-[...14 lines deleted...]
-      </c>
+      <c r="B60" s="9"/>
+      <c r="C60" s="9"/>
+      <c r="D60" s="9"/>
+      <c r="E60" s="9"/>
+      <c r="F60" s="9"/>
+      <c r="G60" s="9"/>
+      <c r="H60" s="9"/>
     </row>
     <row r="61" spans="1:8" customHeight="1" ht="90">
       <c r="A61" s="12">
-        <v>139507</v>
+        <v>109864</v>
       </c>
       <c r="B61" s="12"/>
       <c r="C61" s="12" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="D61" s="13" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="E61" s="14">
-        <v>9037</v>
+        <v>109864</v>
       </c>
       <c r="F61" s="12">
-        <v>1725.0</v>
+        <v>111.0</v>
       </c>
       <c r="G61" s="12">
         <v>0</v>
       </c>
       <c r="H61" s="12">
         <f>F61*G61</f>
         <v>0</v>
       </c>
     </row>
     <row r="62" spans="1:8" customHeight="1" ht="90">
       <c r="A62" s="12">
-        <v>139509</v>
+        <v>109884</v>
       </c>
       <c r="B62" s="12"/>
       <c r="C62" s="12" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="D62" s="13" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E62" s="14">
-        <v>9033</v>
+        <v>109884</v>
       </c>
       <c r="F62" s="12">
-        <v>1193.0</v>
+        <v>150.0</v>
       </c>
       <c r="G62" s="12">
         <v>0</v>
       </c>
       <c r="H62" s="12">
         <f>F62*G62</f>
         <v>0</v>
       </c>
     </row>
-    <row r="63" spans="1:8" customHeight="1" ht="90">
-[...912 lines deleted...]
-        <f>SUM(H4:H99)</f>
+    <row r="63" spans="1:8">
+      <c r="A63" s="16" t="s">
+        <v>132</v>
+      </c>
+      <c r="B63" s="15"/>
+      <c r="C63" s="15"/>
+      <c r="D63" s="15"/>
+      <c r="E63" s="15"/>
+      <c r="F63" s="15"/>
+      <c r="G63" s="15">
+        <f>SUM(G4:G62)</f>
+        <v>0</v>
+      </c>
+      <c r="H63" s="15">
+        <f>SUM(H4:H62)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="C1:H1"/>
     <mergeCell ref="D2:H2"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A8:H8"/>
-    <mergeCell ref="A40:H40"/>
-[...3 lines deleted...]
-    <mergeCell ref="A100:F100"/>
+    <mergeCell ref="A19:H19"/>
+    <mergeCell ref="A21:H21"/>
+    <mergeCell ref="A44:H44"/>
+    <mergeCell ref="A60:H60"/>
+    <mergeCell ref="A63:F63"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C2" location="'Реквизиты'!A1"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_10"/>
-    <hyperlink ref="D19" r:id="rId_hyperlink_11"/>
-[...20 lines deleted...]
-    <hyperlink ref="D41" r:id="rId_hyperlink_32"/>
+    <hyperlink ref="D20" r:id="rId_hyperlink_11"/>
+    <hyperlink ref="D22" r:id="rId_hyperlink_12"/>
+    <hyperlink ref="D23" r:id="rId_hyperlink_13"/>
+    <hyperlink ref="D24" r:id="rId_hyperlink_14"/>
+    <hyperlink ref="D25" r:id="rId_hyperlink_15"/>
+    <hyperlink ref="D26" r:id="rId_hyperlink_16"/>
+    <hyperlink ref="D27" r:id="rId_hyperlink_17"/>
+    <hyperlink ref="D28" r:id="rId_hyperlink_18"/>
+    <hyperlink ref="D29" r:id="rId_hyperlink_19"/>
+    <hyperlink ref="D30" r:id="rId_hyperlink_20"/>
+    <hyperlink ref="D31" r:id="rId_hyperlink_21"/>
+    <hyperlink ref="D32" r:id="rId_hyperlink_22"/>
+    <hyperlink ref="D33" r:id="rId_hyperlink_23"/>
+    <hyperlink ref="D34" r:id="rId_hyperlink_24"/>
+    <hyperlink ref="D35" r:id="rId_hyperlink_25"/>
+    <hyperlink ref="D36" r:id="rId_hyperlink_26"/>
+    <hyperlink ref="D37" r:id="rId_hyperlink_27"/>
+    <hyperlink ref="D38" r:id="rId_hyperlink_28"/>
+    <hyperlink ref="D39" r:id="rId_hyperlink_29"/>
+    <hyperlink ref="D40" r:id="rId_hyperlink_30"/>
+    <hyperlink ref="D41" r:id="rId_hyperlink_31"/>
+    <hyperlink ref="D42" r:id="rId_hyperlink_32"/>
     <hyperlink ref="D43" r:id="rId_hyperlink_33"/>
-    <hyperlink ref="D44" r:id="rId_hyperlink_34"/>
-[...52 lines deleted...]
-    <hyperlink ref="D99" r:id="rId_hyperlink_87"/>
+    <hyperlink ref="D45" r:id="rId_hyperlink_34"/>
+    <hyperlink ref="D46" r:id="rId_hyperlink_35"/>
+    <hyperlink ref="D47" r:id="rId_hyperlink_36"/>
+    <hyperlink ref="D48" r:id="rId_hyperlink_37"/>
+    <hyperlink ref="D49" r:id="rId_hyperlink_38"/>
+    <hyperlink ref="D50" r:id="rId_hyperlink_39"/>
+    <hyperlink ref="D51" r:id="rId_hyperlink_40"/>
+    <hyperlink ref="D52" r:id="rId_hyperlink_41"/>
+    <hyperlink ref="D53" r:id="rId_hyperlink_42"/>
+    <hyperlink ref="D54" r:id="rId_hyperlink_43"/>
+    <hyperlink ref="D55" r:id="rId_hyperlink_44"/>
+    <hyperlink ref="D56" r:id="rId_hyperlink_45"/>
+    <hyperlink ref="D57" r:id="rId_hyperlink_46"/>
+    <hyperlink ref="D58" r:id="rId_hyperlink_47"/>
+    <hyperlink ref="D59" r:id="rId_hyperlink_48"/>
+    <hyperlink ref="D61" r:id="rId_hyperlink_49"/>
+    <hyperlink ref="D62" r:id="rId_hyperlink_50"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="90" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" s="11" t="s">
-        <v>207</v>
+        <v>133</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>208</v>
+        <v>134</v>
       </c>
     </row>
     <row r="3" spans="1:1">
       <c r="A3" s="10" t="s">
-        <v>209</v>
+        <v>135</v>
       </c>
     </row>
     <row r="4" spans="1:1">
       <c r="A4" t="s">
-        <v>210</v>
+        <v>136</v>
       </c>
     </row>
     <row r="5" spans="1:1">
       <c r="A5" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
     </row>
     <row r="6" spans="1:1">
       <c r="A6"/>
     </row>
     <row r="7" spans="1:1">
       <c r="A7" s="11" t="s">
-        <v>212</v>
+        <v>138</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>