--- v2 (2026-04-30)
+++ v3 (2026-06-27)
@@ -20,51 +20,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Реквизиты" sheetId="2" r:id="rId5"/>
     <sheet name="Worksheet" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="139">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="150">
   <si>
     <t>+7 (499) 113-14-14</t>
   </si>
   <si>
     <t>Реквизиты</t>
   </si>
   <si>
     <t>Здравствуй, дорогой наш оптовый Покупатель! Мы очень рады, что Вы обратились к нашему сайту. Уверены, Вам понравятся ассортимент и условия нашей компании! 
 Каждый день мы работаем над качественным улучшением сервиса, находим новые интересные товары по приятной цене, 
 выполняем работу по законному ввозу товаров в страну (уплачивая все налоги и экологические сборы), 
 наш товар имеет все необходимые документы подтверждающие качество, перед отгрузкой обязательно осуществляем контроль качества, 
 работаем над развитием сайта и доступным донесением характеристик до Вашего конечного клиента.
 Будем рады видеть Вас в числе наших постоянных покупателей.</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Изображение</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Ссылка</t>
@@ -93,56 +93,50 @@
   <si>
     <t>Складная защита от солнца для автомобиля PRISMA, черный</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/97543/</t>
   </si>
   <si>
     <t>PS1008S102</t>
   </si>
   <si>
     <t>Солнцезащитный экран для грузовиков COLUMBIA, черный</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/97544/</t>
   </si>
   <si>
     <t>PS1017S102</t>
   </si>
   <si>
     <t>Портативный беспроводной мини пылесос Киплинг (2 насадки)</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/98910/</t>
   </si>
   <si>
-    <t>Плед Aberdeen / Дизайнерский в клетку</t>
-[...4 lines deleted...]
-  <si>
     <t>Плед акриловый Glasgo / Комфортный, качественный и стильный</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/105553/</t>
   </si>
   <si>
     <t>Плед акриловый Samum с бахромой / Мягкий и теплый</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/105556/</t>
   </si>
   <si>
     <t>Плед-подушка Вояж из флиса / Мягкий и практичный</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/105841/</t>
   </si>
   <si>
     <t>Мультиинструмент Гайдельберг / Мультитул карманный 11 в 1</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/106492/</t>
   </si>
   <si>
     <t>Держатель для карт с подставкой MINKAR, цвет в ассортименте / Позволяет удобно хранить ваши банковские, визитные и другие карты, служит практичной подставкой для вашего устройства</t>
@@ -421,50 +415,89 @@
     <t>Домкрат механический ''ромб'' 1.5, 3 тонны / Удобный, безопасный и надежный</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/108206/</t>
   </si>
   <si>
     <t>Заглушки ремня безопасности / Стильные, долговечные и универсальные</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/108236/</t>
   </si>
   <si>
     <t>Carlive</t>
   </si>
   <si>
     <t>Автомобильное зарядное устройство Carlive CR34 Black QC3.0 +PD 25W / Практичное и быстрое</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/109864/</t>
   </si>
   <si>
     <t>Автомобильное зарядное устройство Carlive CR40 QC3.0 + PD36W 54W / Удобное и качественное</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/109884/</t>
+  </si>
+  <si>
+    <t>Deespi</t>
+  </si>
+  <si>
+    <t>Power Bank Deespi DP01Q 10000mAh Быстрая зарядка / Удобный, практичный и надежный</t>
+  </si>
+  <si>
+    <t>https://beloptovik.ru/catalog/product/110173/</t>
+  </si>
+  <si>
+    <t>s547</t>
+  </si>
+  <si>
+    <t>Power Bank Deespi DP02Q 20000mAh Быстрая зарядка / Эффективный, надежный и мощный</t>
+  </si>
+  <si>
+    <t>https://beloptovik.ru/catalog/product/110174/</t>
+  </si>
+  <si>
+    <t>s548</t>
+  </si>
+  <si>
+    <t>Power Bank Deespi DP03Q 30000mAh Быстрая зарядка / Эффективный, мощный и функциональный</t>
+  </si>
+  <si>
+    <t>https://beloptovik.ru/catalog/product/110175/</t>
+  </si>
+  <si>
+    <t>s549</t>
+  </si>
+  <si>
+    <t>Power Bank Deespi DP31Q с дисплеем 30000mAh Быстрая зарядка / Эффективный, надежный и практичный</t>
+  </si>
+  <si>
+    <t>https://beloptovik.ru/catalog/product/110183/</t>
+  </si>
+  <si>
+    <t>s552</t>
   </si>
   <si>
     <t>ИТОГО ПО ЗАКАЗУ:</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Клементьева Виктория Евгеньевна
 Юридический/почтовый адрес: 442537, Пензенская область, г.Кузнецк, ул. Победы, дом 58. кв.29.
 ИНН 731304577431  ОГРН 320583500038601
 Расчетный счет №: 40802810648000020816  в ПЕНЗЕНСКОЕ ОТДЕЛЕНИЕ N8624 ПАО СБЕРБАНК Г. Пенза .  БИК: 045655635.
 Корреспондентский счет 30101810000000000635
 Тел. +7 499 113-14-14  Эл.почта: info@beloptovik.ru</t>
   </si>
   <si>
     <t>Для связи с нами в WhatsApp:</t>
   </si>
   <si>
     <t>https://wa.me/79778021153</t>
   </si>
   <si>
     <t>При оплате по безналичному расчету к оптовой цене добавляется 12%</t>
   </si>
   <si>
     <t>Минимальная сумма оптового заказа - 10 000,00 RUB</t>
   </si>
   <si>
@@ -631,51 +664,51 @@
     </xf>
     <xf xfId="0" fontId="7" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db304ec8df84b3f8b51d66eeb486674.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4856aae66238f0c3fd5eeb5b3fd2c171.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9a10467c01b54b39db8a3a372aed76.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101ccd5226f2bab8203024f15cbacc0e.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d985ef28561cd867db8d0279a9613330.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ff50179ea43815157e03ae06019901.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68785c075fb4925a31fa91a30646e2cf.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0448889609fca568cd47a7ff58092081.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213770b328f946e3c97e342fbecb127c.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa8e925250481e55ef29fbe3836b239.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9692cdf991391c2e395c9d0ebac695f.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1987d430822ec9ab44c784aaa647881.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680069f58e284910c53f62184d91d68c.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ebc52c0d85f2b7f2b7fedac99ee0a.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73df8acfa2a3022e3c38fdb9b4fff424.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a330f63b2c3471f20766da667d7d17c.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78532d2822be035305d1f8d7ec6ffd99.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ca65a2ba93b0c8a995119c3935d5c9.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a273e7280d49448916a66805f2240242.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83591db103274e94b3e132b1a90dea9.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91f3f707e5b9549d50e1d0f96f63aff.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bb9b13e18687be9d6c74f2b1b94ea5.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bf6a70413eb93f62e1a0a987270311.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ceee0f81e0f5efce64d0b38aed7758.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293f29c409f448decdcca7283fb9cbe1.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b47de63b64b12f934ce41b519707be3.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212142b8c78659e6fdc50c64cb814ae0.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79985e496489e7c607e78d528189d91.webp"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbbc955b0f00a0379a74d7207eb85f6.webp"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e00c05789bed8e001177c6922b5a216.webp"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ae1fdff91c8687eeac365d3e8761dd.webp"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d2c0379c2ec0be3830163f54d40e74.webp"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a65f1c6787e09a97f9ac19c8758e3bb.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca4bbfd9ac6b85fa771730fca43fa3f.webp"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c909353474da4b7de6f772fcb82e95d.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abcda97d7ab7d3c325d41bb2af1df4c.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1df234c789df38c23159ddb039776b.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8324c23155cc84ff043bf1218ea48a.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9256c9f4a57432fb50d8b9f75212f5c.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f348a86d88e1bfcaf04bfd38bee41e.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f3c63aaf3c80ba23387f1e96fd779f.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0a92dc74651f1fe01b8fbd27c30fb1.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5300d3150cb4dcb2a4315deeecae7e.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edcf63436221f167e8dc9dc473b0575.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1792923140e8a99bd7e07306f367b3bb.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7c70e3f22d9f78c4228e6b2c28f93c.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67b3a253942e06c4184b9c42b7851e5.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded153067f8b17d7f76dcbd78a1e95a2.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308d7ea48ca68fbf24f1681d050ed188.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd8991229518e7adfd84d915d47b2dc.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dcfe9b510f2f7a267995965ef7eaf9.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db304ec8df84b3f8b51d66eeb486674.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4856aae66238f0c3fd5eeb5b3fd2c171.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9a10467c01b54b39db8a3a372aed76.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101ccd5226f2bab8203024f15cbacc0e.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ff50179ea43815157e03ae06019901.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68785c075fb4925a31fa91a30646e2cf.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0448889609fca568cd47a7ff58092081.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213770b328f946e3c97e342fbecb127c.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa8e925250481e55ef29fbe3836b239.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9692cdf991391c2e395c9d0ebac695f.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1987d430822ec9ab44c784aaa647881.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680069f58e284910c53f62184d91d68c.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ebc52c0d85f2b7f2b7fedac99ee0a.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73df8acfa2a3022e3c38fdb9b4fff424.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a330f63b2c3471f20766da667d7d17c.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78532d2822be035305d1f8d7ec6ffd99.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ca65a2ba93b0c8a995119c3935d5c9.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a273e7280d49448916a66805f2240242.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83591db103274e94b3e132b1a90dea9.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91f3f707e5b9549d50e1d0f96f63aff.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bb9b13e18687be9d6c74f2b1b94ea5.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bf6a70413eb93f62e1a0a987270311.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ceee0f81e0f5efce64d0b38aed7758.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293f29c409f448decdcca7283fb9cbe1.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b47de63b64b12f934ce41b519707be3.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212142b8c78659e6fdc50c64cb814ae0.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79985e496489e7c607e78d528189d91.webp"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbbc955b0f00a0379a74d7207eb85f6.webp"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e00c05789bed8e001177c6922b5a216.webp"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ae1fdff91c8687eeac365d3e8761dd.webp"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d2c0379c2ec0be3830163f54d40e74.webp"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a65f1c6787e09a97f9ac19c8758e3bb.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca4bbfd9ac6b85fa771730fca43fa3f.webp"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c909353474da4b7de6f772fcb82e95d.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abcda97d7ab7d3c325d41bb2af1df4c.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1df234c789df38c23159ddb039776b.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8324c23155cc84ff043bf1218ea48a.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9256c9f4a57432fb50d8b9f75212f5c.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f348a86d88e1bfcaf04bfd38bee41e.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f3c63aaf3c80ba23387f1e96fd779f.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0a92dc74651f1fe01b8fbd27c30fb1.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5300d3150cb4dcb2a4315deeecae7e.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edcf63436221f167e8dc9dc473b0575.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1792923140e8a99bd7e07306f367b3bb.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7c70e3f22d9f78c4228e6b2c28f93c.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67b3a253942e06c4184b9c42b7851e5.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded153067f8b17d7f76dcbd78a1e95a2.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308d7ea48ca68fbf24f1681d050ed188.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd8991229518e7adfd84d915d47b2dc.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dcfe9b510f2f7a267995965ef7eaf9.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e5e393f812178cf4ed192920d0f083.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc3014b4a7ce061107abcc569d7c85b.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5c730d56bf1f9a2a31081359699e17.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe51ace636eb7faa464bcafefdd2309.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1619250" cy="314325"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Logo" descr="Logo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -940,84 +973,84 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="10" name="Tovar" descr="Tovar"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>17</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="11" name="Tovar" descr="Tovar"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>19</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="971550"/>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="12" name="Tovar" descr="Tovar"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -1033,201 +1066,201 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="962025"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="14" name="Tovar" descr="Tovar"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="15" name="Tovar" descr="Tovar"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Tovar" descr="Tovar"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Tovar" descr="Tovar"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="933450"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Tovar" descr="Tovar"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="933450"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="19" name="Tovar" descr="Tovar"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -1363,81 +1396,81 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1009650"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="25" name="Tovar" descr="Tovar"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="26" name="Tovar" descr="Tovar"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -1513,168 +1546,168 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1266825"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="30" name="Tovar" descr="Tovar"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="31" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="1266825"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="31" name="Tovar" descr="Tovar"/>
-[...28 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="32" name="Tovar" descr="Tovar"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="33" name="Tovar" descr="Tovar"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>42</xdr:row>
+      <xdr:row>43</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="34" name="Tovar" descr="Tovar"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2080,51 +2113,51 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="48" name="Tovar" descr="Tovar"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>58</xdr:row>
+      <xdr:row>59</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="49" name="Tovar" descr="Tovar"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2140,63 +2173,153 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="50" name="Tovar" descr="Tovar"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>61</xdr:row>
+      <xdr:row>62</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="51" name="Tovar" descr="Tovar"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="52" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="53" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="54" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -2455,71 +2578,71 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/97543/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/97544/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/98910/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/105548/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/105553/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/105556/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/105841/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/106492/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/112667/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/112671/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/86417/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/56236/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/56995/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/62216/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/64704/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/92211/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/92506/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93052/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93592/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93722/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93963/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/94267/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/107802/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/113481/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/113485/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139505/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139507/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139509/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139513/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139514/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139517/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139520/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139521/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/107992/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/107996/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/107999/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/108018/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/108023/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/108043/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/108053/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/108059/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/108062/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/108182/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/108185/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/108191/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/108202/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/108206/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/108236/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/109864/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/109884/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/97543/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/97544/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/98910/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/105553/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/105556/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/105841/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/106492/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/112667/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/112671/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/86417/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/56236/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/56995/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/62216/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/64704/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/92211/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/92506/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93052/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93592/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93722/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93963/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/94267/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/107802/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/113481/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/113485/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139505/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139507/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139509/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139513/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139514/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139517/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139520/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139521/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/107992/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/107996/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/107999/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/108018/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/108023/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/108043/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/108053/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/108059/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/108062/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/108182/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/108185/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/108191/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/108202/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/108206/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/108236/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/109864/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/109884/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/110173/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/110174/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/110175/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/110183/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wa.me/79778021153" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H63"/>
+  <dimension ref="A1:H67"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A63" sqref="A63"/>
+      <selection pane="bottomLeft" activeCell="A67" sqref="A67"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="90" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" customHeight="1" ht="80">
       <c r="A1"/>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="3"/>
       <c r="C2" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D2" s="5"/>
       <c r="E2" s="3"/>
@@ -2644,1420 +2767,1511 @@
         <v>98910</v>
       </c>
       <c r="B11" s="12"/>
       <c r="C11" s="12" t="s">
         <v>20</v>
       </c>
       <c r="D11" s="13" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="14">
         <v>48009.02</v>
       </c>
       <c r="F11" s="12">
         <v>2322.0</v>
       </c>
       <c r="G11" s="12">
         <v>0</v>
       </c>
       <c r="H11" s="12">
         <f>F11*G11</f>
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:8" customHeight="1" ht="90">
       <c r="A12" s="12">
-        <v>105548</v>
+        <v>105553</v>
       </c>
       <c r="B12" s="12"/>
       <c r="C12" s="12" t="s">
         <v>22</v>
       </c>
       <c r="D12" s="13" t="s">
         <v>23</v>
       </c>
       <c r="E12" s="14">
-        <v>16006.02</v>
+        <v>16007.02</v>
       </c>
       <c r="F12" s="12">
-        <v>794.0</v>
+        <v>887.0</v>
       </c>
       <c r="G12" s="12">
         <v>0</v>
       </c>
       <c r="H12" s="12">
         <f>F12*G12</f>
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:8" customHeight="1" ht="90">
       <c r="A13" s="12">
-        <v>105553</v>
+        <v>105556</v>
       </c>
       <c r="B13" s="12"/>
       <c r="C13" s="12" t="s">
         <v>24</v>
       </c>
       <c r="D13" s="13" t="s">
         <v>25</v>
       </c>
       <c r="E13" s="14">
-        <v>16007.02</v>
+        <v>16004.02</v>
       </c>
       <c r="F13" s="12">
-        <v>887.0</v>
+        <v>1496.0</v>
       </c>
       <c r="G13" s="12">
         <v>0</v>
       </c>
       <c r="H13" s="12">
         <f>F13*G13</f>
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:8" customHeight="1" ht="90">
       <c r="A14" s="12">
-        <v>105556</v>
+        <v>105841</v>
       </c>
       <c r="B14" s="12"/>
       <c r="C14" s="12" t="s">
         <v>26</v>
       </c>
       <c r="D14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="E14" s="14">
-        <v>16004.02</v>
+        <v>16001.02</v>
       </c>
       <c r="F14" s="12">
-        <v>1496.0</v>
+        <v>1017.0</v>
       </c>
       <c r="G14" s="12">
         <v>0</v>
       </c>
       <c r="H14" s="12">
         <f>F14*G14</f>
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:8" customHeight="1" ht="90">
       <c r="A15" s="12">
-        <v>105841</v>
+        <v>106492</v>
       </c>
       <c r="B15" s="12"/>
       <c r="C15" s="12" t="s">
         <v>28</v>
       </c>
       <c r="D15" s="13" t="s">
         <v>29</v>
       </c>
       <c r="E15" s="14">
-        <v>16001.02</v>
+        <v>39002.09</v>
       </c>
       <c r="F15" s="12">
-        <v>1017.0</v>
+        <v>137.0</v>
       </c>
       <c r="G15" s="12">
         <v>0</v>
       </c>
       <c r="H15" s="12">
         <f>F15*G15</f>
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:8" customHeight="1" ht="90">
       <c r="A16" s="12">
-        <v>106492</v>
+        <v>112667</v>
       </c>
       <c r="B16" s="12"/>
       <c r="C16" s="12" t="s">
         <v>30</v>
       </c>
       <c r="D16" s="13" t="s">
         <v>31</v>
       </c>
       <c r="E16" s="14">
-        <v>39002.09</v>
+        <v>37012.02</v>
       </c>
       <c r="F16" s="12">
-        <v>137.0</v>
+        <v>294.0</v>
       </c>
       <c r="G16" s="12">
         <v>0</v>
       </c>
       <c r="H16" s="12">
         <f>F16*G16</f>
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:8" customHeight="1" ht="90">
       <c r="A17" s="12">
-        <v>112667</v>
+        <v>112671</v>
       </c>
       <c r="B17" s="12"/>
       <c r="C17" s="12" t="s">
         <v>32</v>
       </c>
       <c r="D17" s="13" t="s">
         <v>33</v>
       </c>
       <c r="E17" s="14">
-        <v>37012.02</v>
+        <v>37011.02</v>
       </c>
       <c r="F17" s="12">
-        <v>294.0</v>
+        <v>549.0</v>
       </c>
       <c r="G17" s="12">
         <v>0</v>
       </c>
       <c r="H17" s="12">
         <f>F17*G17</f>
         <v>0</v>
       </c>
     </row>
-    <row r="18" spans="1:8" customHeight="1" ht="90">
-[...4 lines deleted...]
-      <c r="C18" s="12" t="s">
+    <row r="18" spans="1:8">
+      <c r="A18" s="8" t="s">
         <v>34</v>
       </c>
-      <c r="D18" s="13" t="s">
+      <c r="B18" s="9"/>
+      <c r="C18" s="9"/>
+      <c r="D18" s="9"/>
+      <c r="E18" s="9"/>
+      <c r="F18" s="9"/>
+      <c r="G18" s="9"/>
+      <c r="H18" s="9"/>
+    </row>
+    <row r="19" spans="1:8" customHeight="1" ht="90">
+      <c r="A19" s="12">
+        <v>86417</v>
+      </c>
+      <c r="B19" s="12"/>
+      <c r="C19" s="12" t="s">
         <v>35</v>
       </c>
-      <c r="E18" s="14">
-[...14 lines deleted...]
-      <c r="A19" s="8" t="s">
+      <c r="D19" s="13" t="s">
         <v>36</v>
       </c>
-      <c r="B19" s="9"/>
-[...12 lines deleted...]
-      <c r="C20" s="12" t="s">
+      <c r="E19" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="D20" s="13" t="s">
+      <c r="F19" s="12">
+        <v>115.0</v>
+      </c>
+      <c r="G19" s="12">
+        <v>0</v>
+      </c>
+      <c r="H19" s="12">
+        <f>F19*G19</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="E20" s="14" t="s">
+      <c r="B20" s="9"/>
+      <c r="C20" s="9"/>
+      <c r="D20" s="9"/>
+      <c r="E20" s="9"/>
+      <c r="F20" s="9"/>
+      <c r="G20" s="9"/>
+      <c r="H20" s="9"/>
+    </row>
+    <row r="21" spans="1:8" customHeight="1" ht="90">
+      <c r="A21" s="12">
+        <v>56236</v>
+      </c>
+      <c r="B21" s="12"/>
+      <c r="C21" s="12" t="s">
         <v>39</v>
       </c>
-      <c r="F20" s="12">
-[...11 lines deleted...]
-      <c r="A21" s="8" t="s">
+      <c r="D21" s="13" t="s">
         <v>40</v>
       </c>
-      <c r="B21" s="9"/>
-[...5 lines deleted...]
-      <c r="H21" s="9"/>
+      <c r="E21" s="14" t="s">
+        <v>41</v>
+      </c>
+      <c r="F21" s="12">
+        <v>335.0</v>
+      </c>
+      <c r="G21" s="12">
+        <v>0</v>
+      </c>
+      <c r="H21" s="12">
+        <f>F21*G21</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="22" spans="1:8" customHeight="1" ht="90">
       <c r="A22" s="12">
-        <v>56236</v>
+        <v>56995</v>
       </c>
       <c r="B22" s="12"/>
       <c r="C22" s="12" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D22" s="13" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E22" s="14" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F22" s="12">
-        <v>335.0</v>
+        <v>360.0</v>
       </c>
       <c r="G22" s="12">
         <v>0</v>
       </c>
       <c r="H22" s="12">
         <f>F22*G22</f>
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:8" customHeight="1" ht="90">
       <c r="A23" s="12">
-        <v>56995</v>
+        <v>62216</v>
       </c>
       <c r="B23" s="12"/>
       <c r="C23" s="12" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D23" s="13" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E23" s="14" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F23" s="12">
-        <v>360.0</v>
+        <v>1050.0</v>
       </c>
       <c r="G23" s="12">
         <v>0</v>
       </c>
       <c r="H23" s="12">
         <f>F23*G23</f>
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:8" customHeight="1" ht="90">
       <c r="A24" s="12">
-        <v>62216</v>
+        <v>64704</v>
       </c>
       <c r="B24" s="12"/>
       <c r="C24" s="12" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D24" s="13" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="E24" s="14" t="s">
         <v>49</v>
       </c>
+      <c r="E24" s="14">
+        <v>19001.03</v>
+      </c>
       <c r="F24" s="12">
-        <v>1050.0</v>
+        <v>600.0</v>
       </c>
       <c r="G24" s="12">
         <v>0</v>
       </c>
       <c r="H24" s="12">
         <f>F24*G24</f>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:8" customHeight="1" ht="90">
       <c r="A25" s="12">
-        <v>64704</v>
+        <v>92211</v>
       </c>
       <c r="B25" s="12"/>
       <c r="C25" s="12" t="s">
         <v>50</v>
       </c>
       <c r="D25" s="13" t="s">
         <v>51</v>
       </c>
-      <c r="E25" s="14">
-        <v>19001.03</v>
+      <c r="E25" s="14" t="s">
+        <v>52</v>
       </c>
       <c r="F25" s="12">
-        <v>600.0</v>
+        <v>920.0</v>
       </c>
       <c r="G25" s="12">
         <v>0</v>
       </c>
       <c r="H25" s="12">
         <f>F25*G25</f>
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:8" customHeight="1" ht="90">
       <c r="A26" s="12">
-        <v>92211</v>
+        <v>92506</v>
       </c>
       <c r="B26" s="12"/>
       <c r="C26" s="12" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D26" s="13" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E26" s="14" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="F26" s="12">
-        <v>920.0</v>
+        <v>850.0</v>
       </c>
       <c r="G26" s="12">
         <v>0</v>
       </c>
       <c r="H26" s="12">
         <f>F26*G26</f>
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:8" customHeight="1" ht="90">
       <c r="A27" s="12">
-        <v>92506</v>
+        <v>93052</v>
       </c>
       <c r="B27" s="12"/>
       <c r="C27" s="12" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D27" s="13" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E27" s="14" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F27" s="12">
-        <v>850.0</v>
+        <v>255.0</v>
       </c>
       <c r="G27" s="12">
         <v>0</v>
       </c>
       <c r="H27" s="12">
         <f>F27*G27</f>
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:8" customHeight="1" ht="90">
       <c r="A28" s="12">
-        <v>93052</v>
+        <v>93592</v>
       </c>
       <c r="B28" s="12"/>
       <c r="C28" s="12" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D28" s="13" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E28" s="14" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F28" s="12">
-        <v>255.0</v>
+        <v>77.0</v>
       </c>
       <c r="G28" s="12">
         <v>0</v>
       </c>
       <c r="H28" s="12">
         <f>F28*G28</f>
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:8" customHeight="1" ht="90">
       <c r="A29" s="12">
-        <v>93592</v>
+        <v>93722</v>
       </c>
       <c r="B29" s="12"/>
       <c r="C29" s="12" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D29" s="13" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E29" s="14" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="F29" s="12">
-        <v>77.0</v>
+        <v>407.0</v>
       </c>
       <c r="G29" s="12">
         <v>0</v>
       </c>
       <c r="H29" s="12">
         <f>F29*G29</f>
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:8" customHeight="1" ht="90">
       <c r="A30" s="12">
-        <v>93722</v>
+        <v>93963</v>
       </c>
       <c r="B30" s="12"/>
       <c r="C30" s="12" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D30" s="13" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="E30" s="14" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F30" s="12">
-        <v>407.0</v>
+        <v>1610.0</v>
       </c>
       <c r="G30" s="12">
         <v>0</v>
       </c>
       <c r="H30" s="12">
         <f>F30*G30</f>
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:8" customHeight="1" ht="90">
       <c r="A31" s="12">
-        <v>93963</v>
+        <v>94267</v>
       </c>
       <c r="B31" s="12"/>
       <c r="C31" s="12" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D31" s="13" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E31" s="14" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="F31" s="12">
-        <v>1610.0</v>
+        <v>396.0</v>
       </c>
       <c r="G31" s="12">
         <v>0</v>
       </c>
       <c r="H31" s="12">
         <f>F31*G31</f>
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:8" customHeight="1" ht="90">
       <c r="A32" s="12">
-        <v>94267</v>
+        <v>107802</v>
       </c>
       <c r="B32" s="12"/>
       <c r="C32" s="12" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D32" s="13" t="s">
-        <v>71</v>
-[...1 lines deleted...]
-      <c r="E32" s="14" t="s">
         <v>72</v>
       </c>
+      <c r="E32" s="14">
+        <v>107802</v>
+      </c>
       <c r="F32" s="12">
-        <v>396.0</v>
+        <v>520.0</v>
       </c>
       <c r="G32" s="12">
         <v>0</v>
       </c>
       <c r="H32" s="12">
         <f>F32*G32</f>
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:8" customHeight="1" ht="90">
       <c r="A33" s="12">
-        <v>107802</v>
+        <v>113481</v>
       </c>
       <c r="B33" s="12"/>
       <c r="C33" s="12" t="s">
         <v>73</v>
       </c>
       <c r="D33" s="13" t="s">
         <v>74</v>
       </c>
       <c r="E33" s="14">
-        <v>107802</v>
+        <v>113481</v>
       </c>
       <c r="F33" s="12">
-        <v>520.0</v>
+        <v>437.0</v>
       </c>
       <c r="G33" s="12">
         <v>0</v>
       </c>
       <c r="H33" s="12">
         <f>F33*G33</f>
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:8" customHeight="1" ht="90">
       <c r="A34" s="12">
-        <v>113481</v>
+        <v>113485</v>
       </c>
       <c r="B34" s="12"/>
       <c r="C34" s="12" t="s">
         <v>75</v>
       </c>
       <c r="D34" s="13" t="s">
         <v>76</v>
       </c>
       <c r="E34" s="14">
-        <v>113481</v>
+        <v>113485</v>
       </c>
       <c r="F34" s="12">
-        <v>437.0</v>
+        <v>700.0</v>
       </c>
       <c r="G34" s="12">
         <v>0</v>
       </c>
       <c r="H34" s="12">
         <f>F34*G34</f>
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:8" customHeight="1" ht="90">
       <c r="A35" s="12">
-        <v>113485</v>
+        <v>139505</v>
       </c>
       <c r="B35" s="12"/>
       <c r="C35" s="12" t="s">
         <v>77</v>
       </c>
       <c r="D35" s="13" t="s">
         <v>78</v>
       </c>
-      <c r="E35" s="14">
-        <v>113485</v>
+      <c r="E35" s="14" t="s">
+        <v>79</v>
       </c>
       <c r="F35" s="12">
-        <v>700.0</v>
+        <v>9161.0</v>
       </c>
       <c r="G35" s="12">
         <v>0</v>
       </c>
       <c r="H35" s="12">
         <f>F35*G35</f>
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:8" customHeight="1" ht="90">
       <c r="A36" s="12">
-        <v>139505</v>
+        <v>139507</v>
       </c>
       <c r="B36" s="12"/>
       <c r="C36" s="12" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D36" s="13" t="s">
-        <v>80</v>
-[...1 lines deleted...]
-      <c r="E36" s="14" t="s">
         <v>81</v>
       </c>
+      <c r="E36" s="14">
+        <v>9037</v>
+      </c>
       <c r="F36" s="12">
-        <v>9161.0</v>
+        <v>1725.0</v>
       </c>
       <c r="G36" s="12">
         <v>0</v>
       </c>
       <c r="H36" s="12">
         <f>F36*G36</f>
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:8" customHeight="1" ht="90">
       <c r="A37" s="12">
-        <v>139507</v>
+        <v>139509</v>
       </c>
       <c r="B37" s="12"/>
       <c r="C37" s="12" t="s">
         <v>82</v>
       </c>
       <c r="D37" s="13" t="s">
         <v>83</v>
       </c>
       <c r="E37" s="14">
-        <v>9037</v>
+        <v>9033</v>
       </c>
       <c r="F37" s="12">
-        <v>1725.0</v>
+        <v>1193.0</v>
       </c>
       <c r="G37" s="12">
         <v>0</v>
       </c>
       <c r="H37" s="12">
         <f>F37*G37</f>
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:8" customHeight="1" ht="90">
       <c r="A38" s="12">
-        <v>139509</v>
+        <v>139513</v>
       </c>
       <c r="B38" s="12"/>
       <c r="C38" s="12" t="s">
         <v>84</v>
       </c>
       <c r="D38" s="13" t="s">
         <v>85</v>
       </c>
       <c r="E38" s="14">
-        <v>9033</v>
+        <v>9039</v>
       </c>
       <c r="F38" s="12">
-        <v>1193.0</v>
+        <v>1634.0</v>
       </c>
       <c r="G38" s="12">
         <v>0</v>
       </c>
       <c r="H38" s="12">
         <f>F38*G38</f>
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:8" customHeight="1" ht="90">
       <c r="A39" s="12">
-        <v>139513</v>
+        <v>139514</v>
       </c>
       <c r="B39" s="12"/>
       <c r="C39" s="12" t="s">
         <v>86</v>
       </c>
       <c r="D39" s="13" t="s">
         <v>87</v>
       </c>
       <c r="E39" s="14">
-        <v>9039</v>
+        <v>9040</v>
       </c>
       <c r="F39" s="12">
-        <v>1634.0</v>
+        <v>1750.0</v>
       </c>
       <c r="G39" s="12">
         <v>0</v>
       </c>
       <c r="H39" s="12">
         <f>F39*G39</f>
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:8" customHeight="1" ht="90">
       <c r="A40" s="12">
-        <v>139514</v>
+        <v>139517</v>
       </c>
       <c r="B40" s="12"/>
       <c r="C40" s="12" t="s">
         <v>88</v>
       </c>
       <c r="D40" s="13" t="s">
         <v>89</v>
       </c>
       <c r="E40" s="14">
-        <v>9040</v>
+        <v>9047</v>
       </c>
       <c r="F40" s="12">
-        <v>1750.0</v>
+        <v>1193.0</v>
       </c>
       <c r="G40" s="12">
         <v>0</v>
       </c>
       <c r="H40" s="12">
         <f>F40*G40</f>
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:8" customHeight="1" ht="90">
       <c r="A41" s="12">
-        <v>139517</v>
+        <v>139520</v>
       </c>
       <c r="B41" s="12"/>
       <c r="C41" s="12" t="s">
         <v>90</v>
       </c>
       <c r="D41" s="13" t="s">
         <v>91</v>
       </c>
       <c r="E41" s="14">
-        <v>9047</v>
+        <v>7012</v>
       </c>
       <c r="F41" s="12">
-        <v>1193.0</v>
+        <v>306.0</v>
       </c>
       <c r="G41" s="12">
         <v>0</v>
       </c>
       <c r="H41" s="12">
         <f>F41*G41</f>
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:8" customHeight="1" ht="90">
       <c r="A42" s="12">
-        <v>139520</v>
+        <v>139521</v>
       </c>
       <c r="B42" s="12"/>
       <c r="C42" s="12" t="s">
         <v>92</v>
       </c>
       <c r="D42" s="13" t="s">
         <v>93</v>
       </c>
       <c r="E42" s="14">
-        <v>7012</v>
+        <v>7013</v>
       </c>
       <c r="F42" s="12">
-        <v>306.0</v>
+        <v>512.0</v>
       </c>
       <c r="G42" s="12">
         <v>0</v>
       </c>
       <c r="H42" s="12">
         <f>F42*G42</f>
         <v>0</v>
       </c>
     </row>
-    <row r="43" spans="1:8" customHeight="1" ht="90">
-[...4 lines deleted...]
-      <c r="C43" s="12" t="s">
+    <row r="43" spans="1:8">
+      <c r="A43" s="8" t="s">
         <v>94</v>
       </c>
-      <c r="D43" s="13" t="s">
+      <c r="B43" s="9"/>
+      <c r="C43" s="9"/>
+      <c r="D43" s="9"/>
+      <c r="E43" s="9"/>
+      <c r="F43" s="9"/>
+      <c r="G43" s="9"/>
+      <c r="H43" s="9"/>
+    </row>
+    <row r="44" spans="1:8" customHeight="1" ht="90">
+      <c r="A44" s="12">
+        <v>107992</v>
+      </c>
+      <c r="B44" s="12"/>
+      <c r="C44" s="12" t="s">
         <v>95</v>
       </c>
-      <c r="E43" s="14">
-[...14 lines deleted...]
-      <c r="A44" s="8" t="s">
+      <c r="D44" s="13" t="s">
         <v>96</v>
       </c>
-      <c r="B44" s="9"/>
-[...5 lines deleted...]
-      <c r="H44" s="9"/>
+      <c r="E44" s="14">
+        <v>107992</v>
+      </c>
+      <c r="F44" s="12">
+        <v>1040.0</v>
+      </c>
+      <c r="G44" s="12">
+        <v>0</v>
+      </c>
+      <c r="H44" s="12">
+        <f>F44*G44</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="45" spans="1:8" customHeight="1" ht="90">
       <c r="A45" s="12">
-        <v>107992</v>
+        <v>107996</v>
       </c>
       <c r="B45" s="12"/>
       <c r="C45" s="12" t="s">
         <v>97</v>
       </c>
       <c r="D45" s="13" t="s">
         <v>98</v>
       </c>
       <c r="E45" s="14">
-        <v>107992</v>
+        <v>107996</v>
       </c>
       <c r="F45" s="12">
-        <v>1040.0</v>
+        <v>3992.0</v>
       </c>
       <c r="G45" s="12">
         <v>0</v>
       </c>
       <c r="H45" s="12">
         <f>F45*G45</f>
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:8" customHeight="1" ht="90">
       <c r="A46" s="12">
-        <v>107996</v>
+        <v>107999</v>
       </c>
       <c r="B46" s="12"/>
       <c r="C46" s="12" t="s">
         <v>99</v>
       </c>
       <c r="D46" s="13" t="s">
         <v>100</v>
       </c>
       <c r="E46" s="14">
-        <v>107996</v>
+        <v>107999</v>
       </c>
       <c r="F46" s="12">
-        <v>3992.0</v>
+        <v>109.0</v>
       </c>
       <c r="G46" s="12">
         <v>0</v>
       </c>
       <c r="H46" s="12">
         <f>F46*G46</f>
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:8" customHeight="1" ht="90">
       <c r="A47" s="12">
-        <v>107999</v>
+        <v>108018</v>
       </c>
       <c r="B47" s="12"/>
       <c r="C47" s="12" t="s">
         <v>101</v>
       </c>
       <c r="D47" s="13" t="s">
         <v>102</v>
       </c>
       <c r="E47" s="14">
-        <v>107999</v>
+        <v>108018</v>
       </c>
       <c r="F47" s="12">
-        <v>109.0</v>
+        <v>8381.0</v>
       </c>
       <c r="G47" s="12">
         <v>0</v>
       </c>
       <c r="H47" s="12">
         <f>F47*G47</f>
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:8" customHeight="1" ht="90">
       <c r="A48" s="12">
-        <v>108018</v>
+        <v>108023</v>
       </c>
       <c r="B48" s="12"/>
       <c r="C48" s="12" t="s">
         <v>103</v>
       </c>
       <c r="D48" s="13" t="s">
         <v>104</v>
       </c>
       <c r="E48" s="14">
-        <v>108018</v>
+        <v>108023</v>
       </c>
       <c r="F48" s="12">
-        <v>8381.0</v>
+        <v>808.0</v>
       </c>
       <c r="G48" s="12">
         <v>0</v>
       </c>
       <c r="H48" s="12">
         <f>F48*G48</f>
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:8" customHeight="1" ht="90">
       <c r="A49" s="12">
-        <v>108023</v>
+        <v>108043</v>
       </c>
       <c r="B49" s="12"/>
       <c r="C49" s="12" t="s">
         <v>105</v>
       </c>
       <c r="D49" s="13" t="s">
         <v>106</v>
       </c>
       <c r="E49" s="14">
-        <v>108023</v>
+        <v>108043</v>
       </c>
       <c r="F49" s="12">
-        <v>808.0</v>
+        <v>528.0</v>
       </c>
       <c r="G49" s="12">
         <v>0</v>
       </c>
       <c r="H49" s="12">
         <f>F49*G49</f>
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:8" customHeight="1" ht="90">
       <c r="A50" s="12">
-        <v>108043</v>
+        <v>108053</v>
       </c>
       <c r="B50" s="12"/>
       <c r="C50" s="12" t="s">
         <v>107</v>
       </c>
       <c r="D50" s="13" t="s">
         <v>108</v>
       </c>
       <c r="E50" s="14">
-        <v>108043</v>
+        <v>108053</v>
       </c>
       <c r="F50" s="12">
-        <v>528.0</v>
+        <v>1990.0</v>
       </c>
       <c r="G50" s="12">
         <v>0</v>
       </c>
       <c r="H50" s="12">
         <f>F50*G50</f>
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:8" customHeight="1" ht="90">
       <c r="A51" s="12">
-        <v>108053</v>
+        <v>108059</v>
       </c>
       <c r="B51" s="12"/>
       <c r="C51" s="12" t="s">
         <v>109</v>
       </c>
       <c r="D51" s="13" t="s">
         <v>110</v>
       </c>
       <c r="E51" s="14">
-        <v>108053</v>
+        <v>108059</v>
       </c>
       <c r="F51" s="12">
-        <v>1990.0</v>
+        <v>1798.0</v>
       </c>
       <c r="G51" s="12">
         <v>0</v>
       </c>
       <c r="H51" s="12">
         <f>F51*G51</f>
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:8" customHeight="1" ht="90">
       <c r="A52" s="12">
-        <v>108059</v>
+        <v>108062</v>
       </c>
       <c r="B52" s="12"/>
       <c r="C52" s="12" t="s">
         <v>111</v>
       </c>
       <c r="D52" s="13" t="s">
         <v>112</v>
       </c>
       <c r="E52" s="14">
-        <v>108059</v>
+        <v>108062</v>
       </c>
       <c r="F52" s="12">
-        <v>1798.0</v>
+        <v>1773.0</v>
       </c>
       <c r="G52" s="12">
         <v>0</v>
       </c>
       <c r="H52" s="12">
         <f>F52*G52</f>
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:8" customHeight="1" ht="90">
       <c r="A53" s="12">
-        <v>108062</v>
+        <v>108182</v>
       </c>
       <c r="B53" s="12"/>
       <c r="C53" s="12" t="s">
         <v>113</v>
       </c>
       <c r="D53" s="13" t="s">
         <v>114</v>
       </c>
       <c r="E53" s="14">
-        <v>108062</v>
+        <v>108182</v>
       </c>
       <c r="F53" s="12">
-        <v>1773.0</v>
+        <v>108.0</v>
       </c>
       <c r="G53" s="12">
         <v>0</v>
       </c>
       <c r="H53" s="12">
         <f>F53*G53</f>
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:8" customHeight="1" ht="90">
       <c r="A54" s="12">
-        <v>108182</v>
+        <v>108185</v>
       </c>
       <c r="B54" s="12"/>
       <c r="C54" s="12" t="s">
         <v>115</v>
       </c>
       <c r="D54" s="13" t="s">
         <v>116</v>
       </c>
       <c r="E54" s="14">
-        <v>108182</v>
+        <v>108185</v>
       </c>
       <c r="F54" s="12">
-        <v>108.0</v>
+        <v>53.0</v>
       </c>
       <c r="G54" s="12">
         <v>0</v>
       </c>
       <c r="H54" s="12">
         <f>F54*G54</f>
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:8" customHeight="1" ht="90">
       <c r="A55" s="12">
-        <v>108185</v>
+        <v>108191</v>
       </c>
       <c r="B55" s="12"/>
       <c r="C55" s="12" t="s">
         <v>117</v>
       </c>
       <c r="D55" s="13" t="s">
         <v>118</v>
       </c>
       <c r="E55" s="14">
-        <v>108185</v>
+        <v>108191</v>
       </c>
       <c r="F55" s="12">
-        <v>53.0</v>
+        <v>3612.0</v>
       </c>
       <c r="G55" s="12">
         <v>0</v>
       </c>
       <c r="H55" s="12">
         <f>F55*G55</f>
         <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:8" customHeight="1" ht="90">
       <c r="A56" s="12">
-        <v>108191</v>
+        <v>108202</v>
       </c>
       <c r="B56" s="12"/>
       <c r="C56" s="12" t="s">
         <v>119</v>
       </c>
       <c r="D56" s="13" t="s">
         <v>120</v>
       </c>
       <c r="E56" s="14">
-        <v>108191</v>
+        <v>108202</v>
       </c>
       <c r="F56" s="12">
-        <v>3612.0</v>
+        <v>5219.0</v>
       </c>
       <c r="G56" s="12">
         <v>0</v>
       </c>
       <c r="H56" s="12">
         <f>F56*G56</f>
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:8" customHeight="1" ht="90">
       <c r="A57" s="12">
-        <v>108202</v>
+        <v>108206</v>
       </c>
       <c r="B57" s="12"/>
       <c r="C57" s="12" t="s">
         <v>121</v>
       </c>
       <c r="D57" s="13" t="s">
         <v>122</v>
       </c>
       <c r="E57" s="14">
-        <v>108202</v>
+        <v>108206</v>
       </c>
       <c r="F57" s="12">
-        <v>5219.0</v>
+        <v>1016.0</v>
       </c>
       <c r="G57" s="12">
         <v>0</v>
       </c>
       <c r="H57" s="12">
         <f>F57*G57</f>
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:8" customHeight="1" ht="90">
       <c r="A58" s="12">
-        <v>108206</v>
+        <v>108236</v>
       </c>
       <c r="B58" s="12"/>
       <c r="C58" s="12" t="s">
         <v>123</v>
       </c>
       <c r="D58" s="13" t="s">
         <v>124</v>
       </c>
       <c r="E58" s="14">
-        <v>108206</v>
+        <v>108236</v>
       </c>
       <c r="F58" s="12">
-        <v>1016.0</v>
+        <v>113.0</v>
       </c>
       <c r="G58" s="12">
         <v>0</v>
       </c>
       <c r="H58" s="12">
         <f>F58*G58</f>
         <v>0</v>
       </c>
     </row>
-    <row r="59" spans="1:8" customHeight="1" ht="90">
-[...4 lines deleted...]
-      <c r="C59" s="12" t="s">
+    <row r="59" spans="1:8">
+      <c r="A59" s="8" t="s">
         <v>125</v>
       </c>
-      <c r="D59" s="13" t="s">
+      <c r="B59" s="9"/>
+      <c r="C59" s="9"/>
+      <c r="D59" s="9"/>
+      <c r="E59" s="9"/>
+      <c r="F59" s="9"/>
+      <c r="G59" s="9"/>
+      <c r="H59" s="9"/>
+    </row>
+    <row r="60" spans="1:8" customHeight="1" ht="90">
+      <c r="A60" s="12">
+        <v>109864</v>
+      </c>
+      <c r="B60" s="12"/>
+      <c r="C60" s="12" t="s">
         <v>126</v>
       </c>
-      <c r="E59" s="14">
-[...14 lines deleted...]
-      <c r="A60" s="8" t="s">
+      <c r="D60" s="13" t="s">
         <v>127</v>
       </c>
-      <c r="B60" s="9"/>
-[...5 lines deleted...]
-      <c r="H60" s="9"/>
+      <c r="E60" s="14">
+        <v>109864</v>
+      </c>
+      <c r="F60" s="12">
+        <v>111.0</v>
+      </c>
+      <c r="G60" s="12">
+        <v>0</v>
+      </c>
+      <c r="H60" s="12">
+        <f>F60*G60</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="61" spans="1:8" customHeight="1" ht="90">
       <c r="A61" s="12">
-        <v>109864</v>
+        <v>109884</v>
       </c>
       <c r="B61" s="12"/>
       <c r="C61" s="12" t="s">
         <v>128</v>
       </c>
       <c r="D61" s="13" t="s">
         <v>129</v>
       </c>
       <c r="E61" s="14">
-        <v>109864</v>
+        <v>109884</v>
       </c>
       <c r="F61" s="12">
-        <v>111.0</v>
+        <v>150.0</v>
       </c>
       <c r="G61" s="12">
         <v>0</v>
       </c>
       <c r="H61" s="12">
         <f>F61*G61</f>
         <v>0</v>
       </c>
     </row>
-    <row r="62" spans="1:8" customHeight="1" ht="90">
-[...4 lines deleted...]
-      <c r="C62" s="12" t="s">
+    <row r="62" spans="1:8">
+      <c r="A62" s="8" t="s">
         <v>130</v>
       </c>
-      <c r="D62" s="13" t="s">
+      <c r="B62" s="9"/>
+      <c r="C62" s="9"/>
+      <c r="D62" s="9"/>
+      <c r="E62" s="9"/>
+      <c r="F62" s="9"/>
+      <c r="G62" s="9"/>
+      <c r="H62" s="9"/>
+    </row>
+    <row r="63" spans="1:8" customHeight="1" ht="90">
+      <c r="A63" s="12">
+        <v>110173</v>
+      </c>
+      <c r="B63" s="12"/>
+      <c r="C63" s="12" t="s">
         <v>131</v>
       </c>
-      <c r="E62" s="14">
-[...14 lines deleted...]
-      <c r="A63" s="16" t="s">
+      <c r="D63" s="13" t="s">
         <v>132</v>
       </c>
-      <c r="B63" s="15"/>
-[...9 lines deleted...]
-        <f>SUM(H4:H62)</f>
+      <c r="E63" s="14" t="s">
+        <v>133</v>
+      </c>
+      <c r="F63" s="12">
+        <v>505.0</v>
+      </c>
+      <c r="G63" s="12">
+        <v>0</v>
+      </c>
+      <c r="H63" s="12">
+        <f>F63*G63</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8" customHeight="1" ht="90">
+      <c r="A64" s="12">
+        <v>110174</v>
+      </c>
+      <c r="B64" s="12"/>
+      <c r="C64" s="12" t="s">
+        <v>134</v>
+      </c>
+      <c r="D64" s="13" t="s">
+        <v>135</v>
+      </c>
+      <c r="E64" s="14" t="s">
+        <v>136</v>
+      </c>
+      <c r="F64" s="12">
+        <v>750.0</v>
+      </c>
+      <c r="G64" s="12">
+        <v>0</v>
+      </c>
+      <c r="H64" s="12">
+        <f>F64*G64</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8" customHeight="1" ht="90">
+      <c r="A65" s="12">
+        <v>110175</v>
+      </c>
+      <c r="B65" s="12"/>
+      <c r="C65" s="12" t="s">
+        <v>137</v>
+      </c>
+      <c r="D65" s="13" t="s">
+        <v>138</v>
+      </c>
+      <c r="E65" s="14" t="s">
+        <v>139</v>
+      </c>
+      <c r="F65" s="12">
+        <v>1050.0</v>
+      </c>
+      <c r="G65" s="12">
+        <v>0</v>
+      </c>
+      <c r="H65" s="12">
+        <f>F65*G65</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8" customHeight="1" ht="90">
+      <c r="A66" s="12">
+        <v>110183</v>
+      </c>
+      <c r="B66" s="12"/>
+      <c r="C66" s="12" t="s">
+        <v>140</v>
+      </c>
+      <c r="D66" s="13" t="s">
+        <v>141</v>
+      </c>
+      <c r="E66" s="14" t="s">
+        <v>142</v>
+      </c>
+      <c r="F66" s="12">
+        <v>1140.0</v>
+      </c>
+      <c r="G66" s="12">
+        <v>0</v>
+      </c>
+      <c r="H66" s="12">
+        <f>F66*G66</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" s="16" t="s">
+        <v>143</v>
+      </c>
+      <c r="B67" s="15"/>
+      <c r="C67" s="15"/>
+      <c r="D67" s="15"/>
+      <c r="E67" s="15"/>
+      <c r="F67" s="15"/>
+      <c r="G67" s="15">
+        <f>SUM(G4:G66)</f>
+        <v>0</v>
+      </c>
+      <c r="H67" s="15">
+        <f>SUM(H4:H66)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="C1:H1"/>
     <mergeCell ref="D2:H2"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A8:H8"/>
-    <mergeCell ref="A19:H19"/>
-[...3 lines deleted...]
-    <mergeCell ref="A63:F63"/>
+    <mergeCell ref="A18:H18"/>
+    <mergeCell ref="A20:H20"/>
+    <mergeCell ref="A43:H43"/>
+    <mergeCell ref="A59:H59"/>
+    <mergeCell ref="A62:H62"/>
+    <mergeCell ref="A67:F67"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C2" location="'Реквизиты'!A1"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_9"/>
-    <hyperlink ref="D18" r:id="rId_hyperlink_10"/>
-    <hyperlink ref="D20" r:id="rId_hyperlink_11"/>
+    <hyperlink ref="D19" r:id="rId_hyperlink_10"/>
+    <hyperlink ref="D21" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D23" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D24" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D25" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D26" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D27" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D28" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D29" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D30" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D31" r:id="rId_hyperlink_21"/>
     <hyperlink ref="D32" r:id="rId_hyperlink_22"/>
     <hyperlink ref="D33" r:id="rId_hyperlink_23"/>
     <hyperlink ref="D34" r:id="rId_hyperlink_24"/>
     <hyperlink ref="D35" r:id="rId_hyperlink_25"/>
     <hyperlink ref="D36" r:id="rId_hyperlink_26"/>
     <hyperlink ref="D37" r:id="rId_hyperlink_27"/>
     <hyperlink ref="D38" r:id="rId_hyperlink_28"/>
     <hyperlink ref="D39" r:id="rId_hyperlink_29"/>
     <hyperlink ref="D40" r:id="rId_hyperlink_30"/>
     <hyperlink ref="D41" r:id="rId_hyperlink_31"/>
     <hyperlink ref="D42" r:id="rId_hyperlink_32"/>
-    <hyperlink ref="D43" r:id="rId_hyperlink_33"/>
+    <hyperlink ref="D44" r:id="rId_hyperlink_33"/>
     <hyperlink ref="D45" r:id="rId_hyperlink_34"/>
     <hyperlink ref="D46" r:id="rId_hyperlink_35"/>
     <hyperlink ref="D47" r:id="rId_hyperlink_36"/>
     <hyperlink ref="D48" r:id="rId_hyperlink_37"/>
     <hyperlink ref="D49" r:id="rId_hyperlink_38"/>
     <hyperlink ref="D50" r:id="rId_hyperlink_39"/>
     <hyperlink ref="D51" r:id="rId_hyperlink_40"/>
     <hyperlink ref="D52" r:id="rId_hyperlink_41"/>
     <hyperlink ref="D53" r:id="rId_hyperlink_42"/>
     <hyperlink ref="D54" r:id="rId_hyperlink_43"/>
     <hyperlink ref="D55" r:id="rId_hyperlink_44"/>
     <hyperlink ref="D56" r:id="rId_hyperlink_45"/>
     <hyperlink ref="D57" r:id="rId_hyperlink_46"/>
     <hyperlink ref="D58" r:id="rId_hyperlink_47"/>
-    <hyperlink ref="D59" r:id="rId_hyperlink_48"/>
+    <hyperlink ref="D60" r:id="rId_hyperlink_48"/>
     <hyperlink ref="D61" r:id="rId_hyperlink_49"/>
-    <hyperlink ref="D62" r:id="rId_hyperlink_50"/>
+    <hyperlink ref="D63" r:id="rId_hyperlink_50"/>
+    <hyperlink ref="D64" r:id="rId_hyperlink_51"/>
+    <hyperlink ref="D65" r:id="rId_hyperlink_52"/>
+    <hyperlink ref="D66" r:id="rId_hyperlink_53"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="90" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" s="11" t="s">
-        <v>133</v>
+        <v>144</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>134</v>
+        <v>145</v>
       </c>
     </row>
     <row r="3" spans="1:1">
       <c r="A3" s="10" t="s">
-        <v>135</v>
+        <v>146</v>
       </c>
     </row>
     <row r="4" spans="1:1">
       <c r="A4" t="s">
-        <v>136</v>
+        <v>147</v>
       </c>
     </row>
     <row r="5" spans="1:1">
       <c r="A5" t="s">
-        <v>137</v>
+        <v>148</v>
       </c>
     </row>
     <row r="6" spans="1:1">
       <c r="A6"/>
     </row>
     <row r="7" spans="1:1">
       <c r="A7" s="11" t="s">
-        <v>138</v>
+        <v>149</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>