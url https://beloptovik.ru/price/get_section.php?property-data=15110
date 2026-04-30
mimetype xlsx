--- v2 (2026-02-11)
+++ v3 (2026-04-30)
@@ -20,51 +20,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Реквизиты" sheetId="2" r:id="rId5"/>
     <sheet name="Worksheet" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="156">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
   <si>
     <t>+7 (499) 113-14-14</t>
   </si>
   <si>
     <t>Реквизиты</t>
   </si>
   <si>
     <t>Здравствуй, дорогой наш оптовый Покупатель! Мы очень рады, что Вы обратились к нашему сайту. Уверены, Вам понравятся ассортимент и условия нашей компании! 
 Каждый день мы работаем над качественным улучшением сервиса, находим новые интересные товары по приятной цене, 
 выполняем работу по законному ввозу товаров в страну (уплачивая все налоги и экологические сборы), 
 наш товар имеет все необходимые документы подтверждающие качество, перед отгрузкой обязательно осуществляем контроль качества, 
 работаем над развитием сайта и доступным донесением характеристик до Вашего конечного клиента.
 Будем рады видеть Вас в числе наших постоянных покупателей.</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Изображение</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Ссылка</t>
@@ -81,59 +81,50 @@
   <si>
     <t>Сумма заказа, RUB</t>
   </si>
   <si>
     <t>Основной ассортимент</t>
   </si>
   <si>
     <t>No name</t>
   </si>
   <si>
     <t>Беспроводные сенсорные Bluetooth наушники TWS i58 с зарядным кейсом</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/55316/</t>
   </si>
   <si>
     <t>Многофункциональный снуд для шеи флисовый NANUK</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/96974/</t>
   </si>
   <si>
     <t>BR900401</t>
   </si>
   <si>
-    <t>Наушники беспроводные  Bluetooth littlePods, черные / УЦЕНКА</t>
-[...7 lines deleted...]
-  <si>
     <t>Водонепроницаемый мешок - чехол ALETA для смартфона и документов 29.50х11.50 см.</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/97325/</t>
   </si>
   <si>
     <t>BO7531S105</t>
   </si>
   <si>
     <t>Бутылка пластиковая для воды Sportes (матовая) 700 мл.</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/97531/</t>
   </si>
   <si>
     <t>Набор из 4 игр GALVY / Набор из настольных игр в деревянном футляре</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/97670/</t>
   </si>
   <si>
     <t>JU1014S129</t>
   </si>
   <si>
     <t>Бутылка из нержавеющей стали SOTOS 600 мл. / Термобутылка с бамбуковой крышкой и ремешком</t>
@@ -351,59 +342,50 @@
   <si>
     <t>https://beloptovik.ru/catalog/product/92762/</t>
   </si>
   <si>
     <t>5e8a7773-f00f-11ed-ba84-002590d3517a</t>
   </si>
   <si>
     <t>Маска для снорклинга с двумя трубками К3-Double / Полнолицевая маска для плавания с креплением для экшн камеры и берушами</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/93300/</t>
   </si>
   <si>
     <t>c0bb1d26-2e1e-11ee-ba8f-002590d3517a</t>
   </si>
   <si>
     <t>Наколенники спортивные универсальные для танцев, гимнастики, волейбола и фитнеса</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/93365/</t>
   </si>
   <si>
     <t>a26845af-2f62-11ee-ba8f-002590d3517a</t>
   </si>
   <si>
-    <t>Голеностоп (Бандаж голеностопного сустава) Pressurized support ankle неопреновый с фиксирующим ремнем (1шт.) продажа и отгрузка коробками кор/300 шт</t>
-[...7 lines deleted...]
-  <si>
     <t>Бутылка для воды 1000 мл. с клапаном и разметкой / Двухцветная бутылка для воды и других напитков продажа и отгрузка кратно коробке кор/60 шт</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/93662/</t>
   </si>
   <si>
     <t>TDA-4312</t>
   </si>
   <si>
     <t>Фонарь электрический светодиодный аккумуляторный с фокусировкой луча и боковой подсветкой XPE+COB (microusb+водонепроницаемый пластиковый бокс)</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/93685/</t>
   </si>
   <si>
     <t>TDA-4475</t>
   </si>
   <si>
     <t>Спортивная бутылка - термос из нержавеющей стали с поилкой и трубочкой Sport 0.5 литра</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/94331/</t>
   </si>
   <si>
     <t>7da74a09-980b-11ee-ba92-f4034350b2cb</t>
@@ -411,96 +393,60 @@
   <si>
     <t>Бутылка складная силиконовая спортивная Silicon Bottle Sport, 550 мл. с карабином и поильником продажа и отгрузка кратно коробке кор/100 шт</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/94480/</t>
   </si>
   <si>
     <t>TDA-4570</t>
   </si>
   <si>
     <t>Бутылка для воды 550 мл. с клапаном и разметкой / Двухцветная бутылка для воды и других напитков продажа и отгрузка кратно коробке кор/60шт</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/94484/</t>
   </si>
   <si>
     <t>TDA-4321</t>
   </si>
   <si>
     <t>Перчатки зимние с подогревом Heated Gloves ZCY-124065 (3 режима нагрева, 2 блока питания 4000 мАч в комплекте)</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/106931/</t>
   </si>
   <si>
-    <t>Набор туристической посуды для пикника и путешествий Cooking Set DS -308 из анодированного алюминия, 9 предметов</t>
-[...4 lines deleted...]
-  <si>
     <t>Бутылка складная силиконовая спортивная Silicon Folding Bottle, 600 ml</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/107090/</t>
   </si>
   <si>
     <t>Набор спортивных бутылок Tau Pei Bear 3 в 1 / Спортивная кружка и 2 бутылки, разного объема</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/109553/</t>
-  </si>
-[...28 lines deleted...]
-    <t>https://beloptovik.ru/catalog/product/143932/</t>
   </si>
   <si>
     <t>РУНО</t>
   </si>
   <si>
     <t>Официальный игровой мяч 2018 FIFA World Cup Russia™, белый/черный / Прочный и стильный, идеально подходит для тренировок и игр</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/139537/</t>
   </si>
   <si>
     <t>Гироскопический тренажер для кисти руки Powerball, прозрачный, 250 Hz, до 20 000 оборотов в минуту / Универсальный тренажер для укрепления мышц кисти и предплечья</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/139648/</t>
   </si>
   <si>
     <t>ИТОГО ПО ЗАКАЗУ:</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Клементьева Виктория Евгеньевна
 Юридический/почтовый адрес: 442537, Пензенская область, г.Кузнецк, ул. Победы, дом 58. кв.29.
 ИНН 731304577431  ОГРН 320583500038601
 Расчетный счет №: 40802810648000020816  в ПЕНЗЕНСКОЕ ОТДЕЛЕНИЕ N8624 ПАО СБЕРБАНК Г. Пенза .  БИК: 045655635.
 Корреспондентский счет 30101810000000000635
@@ -682,51 +628,51 @@
     </xf>
     <xf xfId="0" fontId="7" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db304ec8df84b3f8b51d66eeb486674.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d4884bd93a4b097be1ff8c3c008766.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b603c68deee645ce7cef696c2c8edea3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a657768c99977b6f70997545616445a.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c459aee23fb21454b5731df43e49d9.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdb8a53ce8d2797eefa584cdcad6744.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4807b1c2cd6b2cebde9e19c0815116.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac5fef79e69db6a1d63adcbe77588ee.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a11d55ee5c6fca8169a2c2608d24b7.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4da47042b87b5f8b12b261e0119099.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d59f0c75759200dc65b391003d0065c.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f728536ac8e1998a4f181444c3de467.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c9e8c0a6281abeaebbd1e0f526bbd.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f81a55980a55bee697fdbc460f725b4.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b91517bdd6882b76074d8ce64d994a.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b275acd881465398b6a9d968ee2b87.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2151e8cc51dac4a5aa81e8eb836c7f94.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb8267932915bf7b7a41b347500fc6b.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8271d0cf4b3ed4a834c0043b729fdd6.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b69572245a482001538665600ea7a6.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9903bfa492b3e0d77b3fefcec2760739.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4928cdc6e141290f75b6a17c1bae057.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2046a17ee77f921e5dd51253d9c272.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bded0e7bcba61fdbf420c9fa66c9328.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a534cdf5137e13688e0adac039b0bfb0.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bba137f0f2220dc0a2d1016472d0735.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a545fd078835c6e872fd78f2b7f8dc61.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7724009134d0a225ebf2faaa7769d8f.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777df17a1b419bb275f5a434f1e0ffcd.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a468932cd8c2841b52724690bdd9cd0c.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b81475d05e900b2349cde72554dbcf6.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4367e8c60b1758e90aadd09a5f626c3.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb6da6093d9aa5824bc15ee4d7461f8.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6927f219c326df100252aba22da7c86.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff9c3940805f530d9d64912543ebe1d.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570f1471c171f9bfb6559074844ee7e3.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8962c7726f476bd1a67b9d4a0f0e751.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1d328d967629cdf457c20f35e2b152.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8909bad315f7a4a04629e353d6f2b1.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf15c6699f7a3748849bfea4b1672ba.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02427ccbe2fe5b37e6892dc76ea2f15.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa8638642df8b8746a00a6c66c24fda.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274a0f58c04a19173bf95f00ae729682.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b62eef77d4340a36086e3e84b00d24.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861359343dbc03e4a34471c790f66768.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bef63b4672e821ad5047f13cf63cb31.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f2d7448e255a107ec5fdfd70d6621f.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8f326c4f2f3fe3b5c095b110b40f57.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe8cbb04267727cb3c6d10e04ab1b92.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477477b363ce74d5733d1316aa374edd.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1563929314bb0ba0560fd5bc9bad1c.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f924bd248d900e5dd7cdbab3ebee4490.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae303f1440a875ca1c2aad1dd1d80428.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546578ce89ceb5c79142382b4f70bb0a.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe78daceadc9de11791f92fa11728aa.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0c0ac7f4ac31851072dfd07c6585ae.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd833c555a04a974c55188385000116.webp"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db304ec8df84b3f8b51d66eeb486674.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d4884bd93a4b097be1ff8c3c008766.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b603c68deee645ce7cef696c2c8edea3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c459aee23fb21454b5731df43e49d9.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdb8a53ce8d2797eefa584cdcad6744.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4807b1c2cd6b2cebde9e19c0815116.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac5fef79e69db6a1d63adcbe77588ee.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a11d55ee5c6fca8169a2c2608d24b7.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4da47042b87b5f8b12b261e0119099.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d59f0c75759200dc65b391003d0065c.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f728536ac8e1998a4f181444c3de467.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c9e8c0a6281abeaebbd1e0f526bbd.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f81a55980a55bee697fdbc460f725b4.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b91517bdd6882b76074d8ce64d994a.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b275acd881465398b6a9d968ee2b87.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2151e8cc51dac4a5aa81e8eb836c7f94.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb8267932915bf7b7a41b347500fc6b.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8271d0cf4b3ed4a834c0043b729fdd6.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b69572245a482001538665600ea7a6.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9903bfa492b3e0d77b3fefcec2760739.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4928cdc6e141290f75b6a17c1bae057.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2046a17ee77f921e5dd51253d9c272.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bded0e7bcba61fdbf420c9fa66c9328.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a534cdf5137e13688e0adac039b0bfb0.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bba137f0f2220dc0a2d1016472d0735.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a545fd078835c6e872fd78f2b7f8dc61.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7724009134d0a225ebf2faaa7769d8f.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777df17a1b419bb275f5a434f1e0ffcd.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a468932cd8c2841b52724690bdd9cd0c.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b81475d05e900b2349cde72554dbcf6.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4367e8c60b1758e90aadd09a5f626c3.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb6da6093d9aa5824bc15ee4d7461f8.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6927f219c326df100252aba22da7c86.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff9c3940805f530d9d64912543ebe1d.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570f1471c171f9bfb6559074844ee7e3.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8962c7726f476bd1a67b9d4a0f0e751.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1d328d967629cdf457c20f35e2b152.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8909bad315f7a4a04629e353d6f2b1.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf15c6699f7a3748849bfea4b1672ba.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa8638642df8b8746a00a6c66c24fda.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274a0f58c04a19173bf95f00ae729682.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b62eef77d4340a36086e3e84b00d24.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861359343dbc03e4a34471c790f66768.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bef63b4672e821ad5047f13cf63cb31.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f2d7448e255a107ec5fdfd70d6621f.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe8cbb04267727cb3c6d10e04ab1b92.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477477b363ce74d5733d1316aa374edd.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0c0ac7f4ac31851072dfd07c6585ae.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd833c555a04a974c55188385000116.webp"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1619250" cy="314325"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Logo" descr="Logo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -844,1590 +790,1350 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="7" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="6" name="Tovar" descr="Tovar"/>
-[...53 lines deleted...]
-      <xdr:row>13</xdr:row>
+        <xdr:cNvPr id="8" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="9" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="10" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="11" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="12" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="13" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="14" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="15" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="16" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="17" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="18" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="19" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="20" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="21" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="22" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="23" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="24" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="25" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="26" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="27" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="28" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="29" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="30" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="31" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="942975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="32" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="904875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="33" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="34" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="35" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="36" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>43</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="962025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="8" name="Tovar" descr="Tovar"/>
-[...23 lines deleted...]
-      <xdr:row>14</xdr:row>
+        <xdr:cNvPr id="37" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="38" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="39" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>46</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="9" name="Tovar" descr="Tovar"/>
-[...23 lines deleted...]
-      <xdr:row>15</xdr:row>
+        <xdr:cNvPr id="40" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>47</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="10" name="Tovar" descr="Tovar"/>
-[...23 lines deleted...]
-      <xdr:row>16</xdr:row>
+        <xdr:cNvPr id="41" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>48</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="11" name="Tovar" descr="Tovar"/>
-[...23 lines deleted...]
-      <xdr:row>17</xdr:row>
+        <xdr:cNvPr id="42" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>49</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="12" name="Tovar" descr="Tovar"/>
-[...23 lines deleted...]
-      <xdr:row>18</xdr:row>
+        <xdr:cNvPr id="43" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="44" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="45" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="46" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>53</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="13" name="Tovar" descr="Tovar"/>
-[...23 lines deleted...]
-      <xdr:row>19</xdr:row>
+        <xdr:cNvPr id="47" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>55</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="14" name="Tovar" descr="Tovar"/>
-[...23 lines deleted...]
-      <xdr:row>20</xdr:row>
+        <xdr:cNvPr id="48" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="15" name="Tovar" descr="Tovar"/>
-[...1018 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="49" name="Tovar" descr="Tovar"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -2686,71 +2392,71 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/55316/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/96974/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/97228/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/97325/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/97531/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/97670/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/97997/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/99378/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/105412/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/105493/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/105514/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/105518/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/105521/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/105524/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/105529/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/105535/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/105540/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/105562/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/105569/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/105581/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/105589/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/105659/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/105710/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/105717/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/105762/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/105796/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/106008/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/106056/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/106705/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/110808/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/112077/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/57449/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/59024/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/62934/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/87623/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/92155/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/92762/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93300/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93365/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93555/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93662/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93685/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/94331/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/94480/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/94484/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/106931/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/107043/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/107090/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/109553/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/113476/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/143653/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/143654/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/143811/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/143932/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139537/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139648/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/55316/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/96974/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/97325/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/97531/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/97670/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/97997/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/99378/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/105412/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/105493/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/105514/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/105518/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/105521/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/105524/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/105529/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/105535/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/105540/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/105562/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/105569/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/105581/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/105589/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/105659/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/105710/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/105717/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/105762/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/105796/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/106008/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/106056/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/106705/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/110808/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/112077/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/57449/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/59024/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/62934/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/87623/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/92155/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/92762/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93300/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93365/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93662/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93685/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/94331/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/94480/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/94484/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/106931/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/107090/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/109553/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139537/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139648/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wa.me/79778021153" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H66"/>
+  <dimension ref="A1:H58"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A66" sqref="A66"/>
+      <selection pane="bottomLeft" activeCell="A58" sqref="A58"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="90" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" customHeight="1" ht="80">
       <c r="A1"/>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="3"/>
       <c r="C2" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D2" s="5"/>
       <c r="E2" s="3"/>
@@ -2801,1611 +2507,1403 @@
         <v>12</v>
       </c>
       <c r="B7" s="9"/>
       <c r="C7" s="9"/>
       <c r="D7" s="9"/>
       <c r="E7" s="9"/>
       <c r="F7" s="9"/>
       <c r="G7" s="9"/>
       <c r="H7" s="9"/>
     </row>
     <row r="8" spans="1:8" customHeight="1" ht="90">
       <c r="A8" s="12">
         <v>55316</v>
       </c>
       <c r="B8" s="12"/>
       <c r="C8" s="12" t="s">
         <v>13</v>
       </c>
       <c r="D8" s="13" t="s">
         <v>14</v>
       </c>
       <c r="E8" s="14">
         <v>47000.01</v>
       </c>
       <c r="F8" s="12">
-        <v>1129.0</v>
+        <v>646.0</v>
       </c>
       <c r="G8" s="12">
         <v>0</v>
       </c>
       <c r="H8" s="12">
         <f>F8*G8</f>
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:8" customHeight="1" ht="90">
       <c r="A9" s="12">
         <v>96974</v>
       </c>
       <c r="B9" s="12"/>
       <c r="C9" s="12" t="s">
         <v>15</v>
       </c>
       <c r="D9" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E9" s="14" t="s">
         <v>17</v>
       </c>
       <c r="F9" s="12">
-        <v>104.0</v>
+        <v>84.0</v>
       </c>
       <c r="G9" s="12">
         <v>0</v>
       </c>
       <c r="H9" s="12">
         <f>F9*G9</f>
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:8" customHeight="1" ht="90">
       <c r="A10" s="12">
-        <v>97228</v>
+        <v>97325</v>
       </c>
       <c r="B10" s="12"/>
       <c r="C10" s="12" t="s">
         <v>18</v>
       </c>
       <c r="D10" s="13" t="s">
         <v>19</v>
       </c>
       <c r="E10" s="14" t="s">
         <v>20</v>
       </c>
       <c r="F10" s="12">
-        <v>532.0</v>
+        <v>423.0</v>
       </c>
       <c r="G10" s="12">
         <v>0</v>
       </c>
       <c r="H10" s="12">
         <f>F10*G10</f>
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:8" customHeight="1" ht="90">
       <c r="A11" s="12">
-        <v>97325</v>
+        <v>97531</v>
       </c>
       <c r="B11" s="12"/>
       <c r="C11" s="12" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="E11" s="14" t="s">
-        <v>23</v>
+      <c r="E11" s="14">
+        <v>14034.01</v>
       </c>
       <c r="F11" s="12">
-        <v>432.0</v>
+        <v>439.0</v>
       </c>
       <c r="G11" s="12">
         <v>0</v>
       </c>
       <c r="H11" s="12">
         <f>F11*G11</f>
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:8" customHeight="1" ht="90">
       <c r="A12" s="12">
-        <v>97531</v>
+        <v>97670</v>
       </c>
       <c r="B12" s="12"/>
       <c r="C12" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D12" s="13" t="s">
         <v>24</v>
       </c>
-      <c r="D12" s="13" t="s">
+      <c r="E12" s="14" t="s">
         <v>25</v>
       </c>
-      <c r="E12" s="14">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="12">
-        <v>439.0</v>
+        <v>690.0</v>
       </c>
       <c r="G12" s="12">
         <v>0</v>
       </c>
       <c r="H12" s="12">
         <f>F12*G12</f>
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:8" customHeight="1" ht="90">
       <c r="A13" s="12">
-        <v>97670</v>
+        <v>97997</v>
       </c>
       <c r="B13" s="12"/>
       <c r="C13" s="12" t="s">
         <v>26</v>
       </c>
       <c r="D13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="E13" s="14" t="s">
         <v>28</v>
       </c>
       <c r="F13" s="12">
-        <v>690.0</v>
+        <v>999.0</v>
       </c>
       <c r="G13" s="12">
         <v>0</v>
       </c>
       <c r="H13" s="12">
         <f>F13*G13</f>
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:8" customHeight="1" ht="90">
       <c r="A14" s="12">
-        <v>97997</v>
+        <v>99378</v>
       </c>
       <c r="B14" s="12"/>
       <c r="C14" s="12" t="s">
         <v>29</v>
       </c>
       <c r="D14" s="13" t="s">
         <v>30</v>
       </c>
       <c r="E14" s="14" t="s">
         <v>31</v>
       </c>
       <c r="F14" s="12">
-        <v>999.0</v>
+        <v>2333.0</v>
       </c>
       <c r="G14" s="12">
         <v>0</v>
       </c>
       <c r="H14" s="12">
         <f>F14*G14</f>
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:8" customHeight="1" ht="90">
       <c r="A15" s="12">
-        <v>99378</v>
+        <v>105412</v>
       </c>
       <c r="B15" s="12"/>
       <c r="C15" s="12" t="s">
         <v>32</v>
       </c>
       <c r="D15" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="E15" s="14" t="s">
-        <v>34</v>
+      <c r="E15" s="14">
+        <v>14032.03</v>
       </c>
       <c r="F15" s="12">
-        <v>2333.0</v>
+        <v>568.0</v>
       </c>
       <c r="G15" s="12">
         <v>0</v>
       </c>
       <c r="H15" s="12">
         <f>F15*G15</f>
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:8" customHeight="1" ht="90">
       <c r="A16" s="12">
-        <v>105412</v>
+        <v>105493</v>
       </c>
       <c r="B16" s="12"/>
       <c r="C16" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="D16" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="D16" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E16" s="14">
-        <v>14032.03</v>
+        <v>14009.06</v>
       </c>
       <c r="F16" s="12">
-        <v>568.0</v>
+        <v>247.0</v>
       </c>
       <c r="G16" s="12">
         <v>0</v>
       </c>
       <c r="H16" s="12">
         <f>F16*G16</f>
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:8" customHeight="1" ht="90">
       <c r="A17" s="12">
-        <v>105493</v>
+        <v>105514</v>
       </c>
       <c r="B17" s="12"/>
       <c r="C17" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="D17" s="13" t="s">
         <v>37</v>
       </c>
-      <c r="D17" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E17" s="14">
-        <v>14009.06</v>
+        <v>14019.07</v>
       </c>
       <c r="F17" s="12">
-        <v>247.0</v>
+        <v>326.0</v>
       </c>
       <c r="G17" s="12">
         <v>0</v>
       </c>
       <c r="H17" s="12">
         <f>F17*G17</f>
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:8" customHeight="1" ht="90">
       <c r="A18" s="12">
-        <v>105514</v>
+        <v>105518</v>
       </c>
       <c r="B18" s="12"/>
       <c r="C18" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="D18" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="D18" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E18" s="14">
-        <v>14019.07</v>
+        <v>14020.05</v>
       </c>
       <c r="F18" s="12">
-        <v>326.0</v>
+        <v>354.0</v>
       </c>
       <c r="G18" s="12">
         <v>0</v>
       </c>
       <c r="H18" s="12">
         <f>F18*G18</f>
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:8" customHeight="1" ht="90">
       <c r="A19" s="12">
-        <v>105518</v>
+        <v>105521</v>
       </c>
       <c r="B19" s="12"/>
       <c r="C19" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="D19" s="13" t="s">
         <v>41</v>
       </c>
-      <c r="D19" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E19" s="14">
-        <v>14020.05</v>
+        <v>14018.05</v>
       </c>
       <c r="F19" s="12">
-        <v>354.0</v>
+        <v>382.0</v>
       </c>
       <c r="G19" s="12">
         <v>0</v>
       </c>
       <c r="H19" s="12">
         <f>F19*G19</f>
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:8" customHeight="1" ht="90">
       <c r="A20" s="12">
-        <v>105521</v>
+        <v>105524</v>
       </c>
       <c r="B20" s="12"/>
       <c r="C20" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D20" s="13" t="s">
         <v>43</v>
       </c>
-      <c r="D20" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E20" s="14">
-        <v>14018.05</v>
+        <v>14017.03</v>
       </c>
       <c r="F20" s="12">
-        <v>382.0</v>
+        <v>352.0</v>
       </c>
       <c r="G20" s="12">
         <v>0</v>
       </c>
       <c r="H20" s="12">
         <f>F20*G20</f>
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:8" customHeight="1" ht="90">
       <c r="A21" s="12">
-        <v>105524</v>
+        <v>105529</v>
       </c>
       <c r="B21" s="12"/>
       <c r="C21" s="12" t="s">
+        <v>44</v>
+      </c>
+      <c r="D21" s="13" t="s">
         <v>45</v>
       </c>
-      <c r="D21" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E21" s="14">
-        <v>14017.03</v>
+        <v>14016.07</v>
       </c>
       <c r="F21" s="12">
-        <v>352.0</v>
+        <v>359.0</v>
       </c>
       <c r="G21" s="12">
         <v>0</v>
       </c>
       <c r="H21" s="12">
         <f>F21*G21</f>
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:8" customHeight="1" ht="90">
       <c r="A22" s="12">
-        <v>105529</v>
+        <v>105535</v>
       </c>
       <c r="B22" s="12"/>
       <c r="C22" s="12" t="s">
+        <v>46</v>
+      </c>
+      <c r="D22" s="13" t="s">
         <v>47</v>
       </c>
-      <c r="D22" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E22" s="14">
-        <v>14016.07</v>
+        <v>14015.05</v>
       </c>
       <c r="F22" s="12">
-        <v>359.0</v>
+        <v>431.0</v>
       </c>
       <c r="G22" s="12">
         <v>0</v>
       </c>
       <c r="H22" s="12">
         <f>F22*G22</f>
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:8" customHeight="1" ht="90">
       <c r="A23" s="12">
-        <v>105535</v>
+        <v>105540</v>
       </c>
       <c r="B23" s="12"/>
       <c r="C23" s="12" t="s">
+        <v>48</v>
+      </c>
+      <c r="D23" s="13" t="s">
         <v>49</v>
       </c>
-      <c r="D23" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E23" s="14">
-        <v>14015.05</v>
+        <v>14026.01</v>
       </c>
       <c r="F23" s="12">
-        <v>431.0</v>
+        <v>359.0</v>
       </c>
       <c r="G23" s="12">
         <v>0</v>
       </c>
       <c r="H23" s="12">
         <f>F23*G23</f>
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:8" customHeight="1" ht="90">
       <c r="A24" s="12">
-        <v>105540</v>
+        <v>105562</v>
       </c>
       <c r="B24" s="12"/>
       <c r="C24" s="12" t="s">
+        <v>50</v>
+      </c>
+      <c r="D24" s="13" t="s">
         <v>51</v>
       </c>
-      <c r="D24" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E24" s="14">
-        <v>14026.01</v>
+        <v>14012.07</v>
       </c>
       <c r="F24" s="12">
-        <v>359.0</v>
+        <v>334.0</v>
       </c>
       <c r="G24" s="12">
         <v>0</v>
       </c>
       <c r="H24" s="12">
         <f>F24*G24</f>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:8" customHeight="1" ht="90">
       <c r="A25" s="12">
-        <v>105562</v>
+        <v>105569</v>
       </c>
       <c r="B25" s="12"/>
       <c r="C25" s="12" t="s">
+        <v>52</v>
+      </c>
+      <c r="D25" s="13" t="s">
         <v>53</v>
       </c>
-      <c r="D25" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E25" s="14">
-        <v>14012.07</v>
+        <v>14023.03</v>
       </c>
       <c r="F25" s="12">
-        <v>334.0</v>
+        <v>229.0</v>
       </c>
       <c r="G25" s="12">
         <v>0</v>
       </c>
       <c r="H25" s="12">
         <f>F25*G25</f>
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:8" customHeight="1" ht="90">
       <c r="A26" s="12">
-        <v>105569</v>
+        <v>105581</v>
       </c>
       <c r="B26" s="12"/>
       <c r="C26" s="12" t="s">
+        <v>54</v>
+      </c>
+      <c r="D26" s="13" t="s">
         <v>55</v>
       </c>
-      <c r="D26" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E26" s="14">
-        <v>14023.03</v>
+        <v>14014.02</v>
       </c>
       <c r="F26" s="12">
-        <v>241.0</v>
+        <v>227.0</v>
       </c>
       <c r="G26" s="12">
         <v>0</v>
       </c>
       <c r="H26" s="12">
         <f>F26*G26</f>
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:8" customHeight="1" ht="90">
       <c r="A27" s="12">
-        <v>105581</v>
+        <v>105589</v>
       </c>
       <c r="B27" s="12"/>
       <c r="C27" s="12" t="s">
+        <v>56</v>
+      </c>
+      <c r="D27" s="13" t="s">
         <v>57</v>
       </c>
-      <c r="D27" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E27" s="14">
-        <v>14014.02</v>
+        <v>14028.01</v>
       </c>
       <c r="F27" s="12">
-        <v>227.0</v>
+        <v>252.0</v>
       </c>
       <c r="G27" s="12">
         <v>0</v>
       </c>
       <c r="H27" s="12">
         <f>F27*G27</f>
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:8" customHeight="1" ht="90">
       <c r="A28" s="12">
-        <v>105589</v>
+        <v>105659</v>
       </c>
       <c r="B28" s="12"/>
       <c r="C28" s="12" t="s">
+        <v>58</v>
+      </c>
+      <c r="D28" s="13" t="s">
         <v>59</v>
       </c>
-      <c r="D28" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E28" s="14">
-        <v>14028.01</v>
+        <v>14029.07</v>
       </c>
       <c r="F28" s="12">
-        <v>252.0</v>
+        <v>362.0</v>
       </c>
       <c r="G28" s="12">
         <v>0</v>
       </c>
       <c r="H28" s="12">
         <f>F28*G28</f>
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:8" customHeight="1" ht="90">
       <c r="A29" s="12">
-        <v>105659</v>
+        <v>105710</v>
       </c>
       <c r="B29" s="12"/>
       <c r="C29" s="12" t="s">
+        <v>60</v>
+      </c>
+      <c r="D29" s="13" t="s">
         <v>61</v>
       </c>
-      <c r="D29" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E29" s="14">
-        <v>14029.07</v>
+        <v>14027.03</v>
       </c>
       <c r="F29" s="12">
-        <v>362.0</v>
+        <v>333.0</v>
       </c>
       <c r="G29" s="12">
         <v>0</v>
       </c>
       <c r="H29" s="12">
         <f>F29*G29</f>
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:8" customHeight="1" ht="90">
       <c r="A30" s="12">
-        <v>105710</v>
+        <v>105717</v>
       </c>
       <c r="B30" s="12"/>
       <c r="C30" s="12" t="s">
+        <v>62</v>
+      </c>
+      <c r="D30" s="13" t="s">
         <v>63</v>
       </c>
-      <c r="D30" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E30" s="14">
-        <v>14027.03</v>
+        <v>14022.04</v>
       </c>
       <c r="F30" s="12">
-        <v>333.0</v>
+        <v>350.0</v>
       </c>
       <c r="G30" s="12">
         <v>0</v>
       </c>
       <c r="H30" s="12">
         <f>F30*G30</f>
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:8" customHeight="1" ht="90">
       <c r="A31" s="12">
-        <v>105717</v>
+        <v>105762</v>
       </c>
       <c r="B31" s="12"/>
       <c r="C31" s="12" t="s">
+        <v>64</v>
+      </c>
+      <c r="D31" s="13" t="s">
         <v>65</v>
       </c>
-      <c r="D31" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E31" s="14">
-        <v>14022.04</v>
+        <v>47004.05</v>
       </c>
       <c r="F31" s="12">
-        <v>389.0</v>
+        <v>481.0</v>
       </c>
       <c r="G31" s="12">
         <v>0</v>
       </c>
       <c r="H31" s="12">
         <f>F31*G31</f>
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:8" customHeight="1" ht="90">
       <c r="A32" s="12">
-        <v>105762</v>
+        <v>105796</v>
       </c>
       <c r="B32" s="12"/>
       <c r="C32" s="12" t="s">
+        <v>66</v>
+      </c>
+      <c r="D32" s="13" t="s">
         <v>67</v>
       </c>
-      <c r="D32" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E32" s="14">
-        <v>47004.05</v>
+        <v>14001.01</v>
       </c>
       <c r="F32" s="12">
-        <v>534.0</v>
+        <v>396.0</v>
       </c>
       <c r="G32" s="12">
         <v>0</v>
       </c>
       <c r="H32" s="12">
         <f>F32*G32</f>
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:8" customHeight="1" ht="90">
       <c r="A33" s="12">
-        <v>105796</v>
+        <v>106008</v>
       </c>
       <c r="B33" s="12"/>
       <c r="C33" s="12" t="s">
+        <v>68</v>
+      </c>
+      <c r="D33" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="D33" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E33" s="14">
-        <v>14001.01</v>
+        <v>4016.02</v>
       </c>
       <c r="F33" s="12">
-        <v>396.0</v>
+        <v>3370.0</v>
       </c>
       <c r="G33" s="12">
         <v>0</v>
       </c>
       <c r="H33" s="12">
         <f>F33*G33</f>
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:8" customHeight="1" ht="90">
       <c r="A34" s="12">
-        <v>106008</v>
+        <v>106056</v>
       </c>
       <c r="B34" s="12"/>
       <c r="C34" s="12" t="s">
+        <v>70</v>
+      </c>
+      <c r="D34" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="D34" s="13" t="s">
+      <c r="E34" s="14" t="s">
         <v>72</v>
       </c>
-      <c r="E34" s="14">
-[...1 lines deleted...]
-      </c>
       <c r="F34" s="12">
-        <v>3370.0</v>
+        <v>132.0</v>
       </c>
       <c r="G34" s="12">
         <v>0</v>
       </c>
       <c r="H34" s="12">
         <f>F34*G34</f>
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:8" customHeight="1" ht="90">
       <c r="A35" s="12">
-        <v>106056</v>
+        <v>106705</v>
       </c>
       <c r="B35" s="12"/>
       <c r="C35" s="12" t="s">
         <v>73</v>
       </c>
       <c r="D35" s="13" t="s">
         <v>74</v>
       </c>
-      <c r="E35" s="14" t="s">
-        <v>75</v>
+      <c r="E35" s="14">
+        <v>4001.03</v>
       </c>
       <c r="F35" s="12">
-        <v>132.0</v>
+        <v>1007.0</v>
       </c>
       <c r="G35" s="12">
         <v>0</v>
       </c>
       <c r="H35" s="12">
         <f>F35*G35</f>
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:8" customHeight="1" ht="90">
       <c r="A36" s="12">
-        <v>106705</v>
+        <v>110808</v>
       </c>
       <c r="B36" s="12"/>
       <c r="C36" s="12" t="s">
+        <v>75</v>
+      </c>
+      <c r="D36" s="13" t="s">
         <v>76</v>
       </c>
-      <c r="D36" s="13" t="s">
+      <c r="E36" s="14" t="s">
         <v>77</v>
       </c>
-      <c r="E36" s="14">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="12">
-        <v>1007.0</v>
+        <v>1128.0</v>
       </c>
       <c r="G36" s="12">
         <v>0</v>
       </c>
       <c r="H36" s="12">
         <f>F36*G36</f>
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:8" customHeight="1" ht="90">
       <c r="A37" s="12">
-        <v>110808</v>
+        <v>112077</v>
       </c>
       <c r="B37" s="12"/>
       <c r="C37" s="12" t="s">
         <v>78</v>
       </c>
       <c r="D37" s="13" t="s">
         <v>79</v>
       </c>
-      <c r="E37" s="14" t="s">
-        <v>80</v>
+      <c r="E37" s="14">
+        <v>4036.02</v>
       </c>
       <c r="F37" s="12">
-        <v>1128.0</v>
+        <v>2556.0</v>
       </c>
       <c r="G37" s="12">
         <v>0</v>
       </c>
       <c r="H37" s="12">
         <f>F37*G37</f>
         <v>0</v>
       </c>
     </row>
-    <row r="38" spans="1:8" customHeight="1" ht="90">
-[...4 lines deleted...]
-      <c r="C38" s="12" t="s">
+    <row r="38" spans="1:8">
+      <c r="A38" s="8" t="s">
+        <v>80</v>
+      </c>
+      <c r="B38" s="9"/>
+      <c r="C38" s="9"/>
+      <c r="D38" s="9"/>
+      <c r="E38" s="9"/>
+      <c r="F38" s="9"/>
+      <c r="G38" s="9"/>
+      <c r="H38" s="9"/>
+    </row>
+    <row r="39" spans="1:8" customHeight="1" ht="90">
+      <c r="A39" s="12">
+        <v>57449</v>
+      </c>
+      <c r="B39" s="12"/>
+      <c r="C39" s="12" t="s">
         <v>81</v>
       </c>
-      <c r="D38" s="13" t="s">
+      <c r="D39" s="13" t="s">
         <v>82</v>
       </c>
-      <c r="E38" s="14">
-[...14 lines deleted...]
-      <c r="A39" s="8" t="s">
+      <c r="E39" s="14" t="s">
         <v>83</v>
       </c>
-      <c r="B39" s="9"/>
-[...5 lines deleted...]
-      <c r="H39" s="9"/>
+      <c r="F39" s="12">
+        <v>115.0</v>
+      </c>
+      <c r="G39" s="12">
+        <v>0</v>
+      </c>
+      <c r="H39" s="12">
+        <f>F39*G39</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="40" spans="1:8" customHeight="1" ht="90">
       <c r="A40" s="12">
-        <v>57449</v>
+        <v>59024</v>
       </c>
       <c r="B40" s="12"/>
       <c r="C40" s="12" t="s">
         <v>84</v>
       </c>
       <c r="D40" s="13" t="s">
         <v>85</v>
       </c>
       <c r="E40" s="14" t="s">
         <v>86</v>
       </c>
       <c r="F40" s="12">
-        <v>115.0</v>
+        <v>690.0</v>
       </c>
       <c r="G40" s="12">
         <v>0</v>
       </c>
       <c r="H40" s="12">
         <f>F40*G40</f>
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:8" customHeight="1" ht="90">
       <c r="A41" s="12">
-        <v>59024</v>
+        <v>62934</v>
       </c>
       <c r="B41" s="12"/>
       <c r="C41" s="12" t="s">
         <v>87</v>
       </c>
       <c r="D41" s="13" t="s">
         <v>88</v>
       </c>
       <c r="E41" s="14" t="s">
         <v>89</v>
       </c>
       <c r="F41" s="12">
-        <v>690.0</v>
+        <v>520.0</v>
       </c>
       <c r="G41" s="12">
         <v>0</v>
       </c>
       <c r="H41" s="12">
         <f>F41*G41</f>
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:8" customHeight="1" ht="90">
       <c r="A42" s="12">
-        <v>62934</v>
+        <v>87623</v>
       </c>
       <c r="B42" s="12"/>
       <c r="C42" s="12" t="s">
         <v>90</v>
       </c>
       <c r="D42" s="13" t="s">
         <v>91</v>
       </c>
       <c r="E42" s="14" t="s">
         <v>92</v>
       </c>
       <c r="F42" s="12">
-        <v>520.0</v>
+        <v>155.0</v>
       </c>
       <c r="G42" s="12">
         <v>0</v>
       </c>
       <c r="H42" s="12">
         <f>F42*G42</f>
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:8" customHeight="1" ht="90">
       <c r="A43" s="12">
-        <v>87623</v>
+        <v>92155</v>
       </c>
       <c r="B43" s="12"/>
       <c r="C43" s="12" t="s">
         <v>93</v>
       </c>
       <c r="D43" s="13" t="s">
         <v>94</v>
       </c>
       <c r="E43" s="14" t="s">
         <v>95</v>
       </c>
       <c r="F43" s="12">
-        <v>155.0</v>
+        <v>630.0</v>
       </c>
       <c r="G43" s="12">
         <v>0</v>
       </c>
       <c r="H43" s="12">
         <f>F43*G43</f>
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:8" customHeight="1" ht="90">
       <c r="A44" s="12">
-        <v>92155</v>
+        <v>92762</v>
       </c>
       <c r="B44" s="12"/>
       <c r="C44" s="12" t="s">
         <v>96</v>
       </c>
       <c r="D44" s="13" t="s">
         <v>97</v>
       </c>
       <c r="E44" s="14" t="s">
         <v>98</v>
       </c>
       <c r="F44" s="12">
-        <v>630.0</v>
+        <v>460.0</v>
       </c>
       <c r="G44" s="12">
         <v>0</v>
       </c>
       <c r="H44" s="12">
         <f>F44*G44</f>
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:8" customHeight="1" ht="90">
       <c r="A45" s="12">
-        <v>92762</v>
+        <v>93300</v>
       </c>
       <c r="B45" s="12"/>
       <c r="C45" s="12" t="s">
         <v>99</v>
       </c>
       <c r="D45" s="13" t="s">
         <v>100</v>
       </c>
       <c r="E45" s="14" t="s">
         <v>101</v>
       </c>
       <c r="F45" s="12">
-        <v>460.0</v>
+        <v>1100.0</v>
       </c>
       <c r="G45" s="12">
         <v>0</v>
       </c>
       <c r="H45" s="12">
         <f>F45*G45</f>
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:8" customHeight="1" ht="90">
       <c r="A46" s="12">
-        <v>93300</v>
+        <v>93365</v>
       </c>
       <c r="B46" s="12"/>
       <c r="C46" s="12" t="s">
         <v>102</v>
       </c>
       <c r="D46" s="13" t="s">
         <v>103</v>
       </c>
       <c r="E46" s="14" t="s">
         <v>104</v>
       </c>
       <c r="F46" s="12">
-        <v>1100.0</v>
+        <v>220.0</v>
       </c>
       <c r="G46" s="12">
         <v>0</v>
       </c>
       <c r="H46" s="12">
         <f>F46*G46</f>
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:8" customHeight="1" ht="90">
       <c r="A47" s="12">
-        <v>93365</v>
+        <v>93662</v>
       </c>
       <c r="B47" s="12"/>
       <c r="C47" s="12" t="s">
         <v>105</v>
       </c>
       <c r="D47" s="13" t="s">
         <v>106</v>
       </c>
       <c r="E47" s="14" t="s">
         <v>107</v>
       </c>
       <c r="F47" s="12">
-        <v>220.0</v>
+        <v>275.0</v>
       </c>
       <c r="G47" s="12">
         <v>0</v>
       </c>
       <c r="H47" s="12">
         <f>F47*G47</f>
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:8" customHeight="1" ht="90">
       <c r="A48" s="12">
-        <v>93555</v>
+        <v>93685</v>
       </c>
       <c r="B48" s="12"/>
       <c r="C48" s="12" t="s">
         <v>108</v>
       </c>
       <c r="D48" s="13" t="s">
         <v>109</v>
       </c>
       <c r="E48" s="14" t="s">
         <v>110</v>
       </c>
       <c r="F48" s="12">
-        <v>88.0</v>
+        <v>275.0</v>
       </c>
       <c r="G48" s="12">
         <v>0</v>
       </c>
       <c r="H48" s="12">
         <f>F48*G48</f>
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:8" customHeight="1" ht="90">
       <c r="A49" s="12">
-        <v>93662</v>
+        <v>94331</v>
       </c>
       <c r="B49" s="12"/>
       <c r="C49" s="12" t="s">
         <v>111</v>
       </c>
       <c r="D49" s="13" t="s">
         <v>112</v>
       </c>
       <c r="E49" s="14" t="s">
         <v>113</v>
       </c>
       <c r="F49" s="12">
-        <v>275.0</v>
+        <v>391.0</v>
       </c>
       <c r="G49" s="12">
         <v>0</v>
       </c>
       <c r="H49" s="12">
         <f>F49*G49</f>
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:8" customHeight="1" ht="90">
       <c r="A50" s="12">
-        <v>93685</v>
+        <v>94480</v>
       </c>
       <c r="B50" s="12"/>
       <c r="C50" s="12" t="s">
         <v>114</v>
       </c>
       <c r="D50" s="13" t="s">
         <v>115</v>
       </c>
       <c r="E50" s="14" t="s">
         <v>116</v>
       </c>
       <c r="F50" s="12">
         <v>275.0</v>
       </c>
       <c r="G50" s="12">
         <v>0</v>
       </c>
       <c r="H50" s="12">
         <f>F50*G50</f>
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:8" customHeight="1" ht="90">
       <c r="A51" s="12">
-        <v>94331</v>
+        <v>94484</v>
       </c>
       <c r="B51" s="12"/>
       <c r="C51" s="12" t="s">
         <v>117</v>
       </c>
       <c r="D51" s="13" t="s">
         <v>118</v>
       </c>
       <c r="E51" s="14" t="s">
         <v>119</v>
       </c>
       <c r="F51" s="12">
-        <v>391.0</v>
+        <v>187.0</v>
       </c>
       <c r="G51" s="12">
         <v>0</v>
       </c>
       <c r="H51" s="12">
         <f>F51*G51</f>
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:8" customHeight="1" ht="90">
       <c r="A52" s="12">
-        <v>94480</v>
+        <v>106931</v>
       </c>
       <c r="B52" s="12"/>
       <c r="C52" s="12" t="s">
         <v>120</v>
       </c>
       <c r="D52" s="13" t="s">
         <v>121</v>
       </c>
-      <c r="E52" s="14" t="s">
-        <v>122</v>
+      <c r="E52" s="14">
+        <v>106931</v>
       </c>
       <c r="F52" s="12">
-        <v>275.0</v>
+        <v>2200.0</v>
       </c>
       <c r="G52" s="12">
         <v>0</v>
       </c>
       <c r="H52" s="12">
         <f>F52*G52</f>
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:8" customHeight="1" ht="90">
       <c r="A53" s="12">
-        <v>94484</v>
+        <v>107090</v>
       </c>
       <c r="B53" s="12"/>
       <c r="C53" s="12" t="s">
+        <v>122</v>
+      </c>
+      <c r="D53" s="13" t="s">
         <v>123</v>
       </c>
-      <c r="D53" s="13" t="s">
-[...3 lines deleted...]
-        <v>125</v>
+      <c r="E53" s="14">
+        <v>107090</v>
       </c>
       <c r="F53" s="12">
-        <v>187.0</v>
+        <v>240.0</v>
       </c>
       <c r="G53" s="12">
         <v>0</v>
       </c>
       <c r="H53" s="12">
         <f>F53*G53</f>
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:8" customHeight="1" ht="90">
       <c r="A54" s="12">
-        <v>106931</v>
+        <v>109553</v>
       </c>
       <c r="B54" s="12"/>
       <c r="C54" s="12" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="D54" s="13" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="E54" s="14">
-        <v>106931</v>
+        <v>109553</v>
       </c>
       <c r="F54" s="12">
-        <v>2200.0</v>
+        <v>410.0</v>
       </c>
       <c r="G54" s="12">
         <v>0</v>
       </c>
       <c r="H54" s="12">
         <f>F54*G54</f>
         <v>0</v>
       </c>
     </row>
-    <row r="55" spans="1:8" customHeight="1" ht="90">
-[...22 lines deleted...]
-      </c>
+    <row r="55" spans="1:8">
+      <c r="A55" s="8" t="s">
+        <v>126</v>
+      </c>
+      <c r="B55" s="9"/>
+      <c r="C55" s="9"/>
+      <c r="D55" s="9"/>
+      <c r="E55" s="9"/>
+      <c r="F55" s="9"/>
+      <c r="G55" s="9"/>
+      <c r="H55" s="9"/>
     </row>
     <row r="56" spans="1:8" customHeight="1" ht="90">
       <c r="A56" s="12">
-        <v>107090</v>
+        <v>139537</v>
       </c>
       <c r="B56" s="12"/>
       <c r="C56" s="12" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="D56" s="13" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="E56" s="14">
-        <v>107090</v>
+        <v>6792</v>
       </c>
       <c r="F56" s="12">
-        <v>240.0</v>
+        <v>11672.0</v>
       </c>
       <c r="G56" s="12">
         <v>0</v>
       </c>
       <c r="H56" s="12">
         <f>F56*G56</f>
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:8" customHeight="1" ht="90">
       <c r="A57" s="12">
-        <v>109553</v>
+        <v>139648</v>
       </c>
       <c r="B57" s="12"/>
       <c r="C57" s="12" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="D57" s="13" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="E57" s="14">
-        <v>109553</v>
+        <v>21017.25</v>
       </c>
       <c r="F57" s="12">
-        <v>410.0</v>
+        <v>940.0</v>
       </c>
       <c r="G57" s="12">
         <v>0</v>
       </c>
       <c r="H57" s="12">
         <f>F57*G57</f>
         <v>0</v>
       </c>
     </row>
-    <row r="58" spans="1:8" customHeight="1" ht="90">
-[...200 lines deleted...]
-        <f>SUM(H4:H65)</f>
+    <row r="58" spans="1:8">
+      <c r="A58" s="16" t="s">
+        <v>131</v>
+      </c>
+      <c r="B58" s="15"/>
+      <c r="C58" s="15"/>
+      <c r="D58" s="15"/>
+      <c r="E58" s="15"/>
+      <c r="F58" s="15"/>
+      <c r="G58" s="15">
+        <f>SUM(G4:G57)</f>
+        <v>0</v>
+      </c>
+      <c r="H58" s="15">
+        <f>SUM(H4:H57)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="C1:H1"/>
     <mergeCell ref="D2:H2"/>
     <mergeCell ref="A6:H6"/>
     <mergeCell ref="A7:H7"/>
-    <mergeCell ref="A39:H39"/>
-[...1 lines deleted...]
-    <mergeCell ref="A66:F66"/>
+    <mergeCell ref="A38:H38"/>
+    <mergeCell ref="A55:H55"/>
+    <mergeCell ref="A58:F58"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C2" location="'Реквизиты'!A1"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D23" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D24" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D25" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D26" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D27" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D28" r:id="rId_hyperlink_21"/>
     <hyperlink ref="D29" r:id="rId_hyperlink_22"/>
     <hyperlink ref="D30" r:id="rId_hyperlink_23"/>
     <hyperlink ref="D31" r:id="rId_hyperlink_24"/>
     <hyperlink ref="D32" r:id="rId_hyperlink_25"/>
     <hyperlink ref="D33" r:id="rId_hyperlink_26"/>
     <hyperlink ref="D34" r:id="rId_hyperlink_27"/>
     <hyperlink ref="D35" r:id="rId_hyperlink_28"/>
     <hyperlink ref="D36" r:id="rId_hyperlink_29"/>
     <hyperlink ref="D37" r:id="rId_hyperlink_30"/>
-    <hyperlink ref="D38" r:id="rId_hyperlink_31"/>
+    <hyperlink ref="D39" r:id="rId_hyperlink_31"/>
     <hyperlink ref="D40" r:id="rId_hyperlink_32"/>
     <hyperlink ref="D41" r:id="rId_hyperlink_33"/>
     <hyperlink ref="D42" r:id="rId_hyperlink_34"/>
     <hyperlink ref="D43" r:id="rId_hyperlink_35"/>
     <hyperlink ref="D44" r:id="rId_hyperlink_36"/>
     <hyperlink ref="D45" r:id="rId_hyperlink_37"/>
     <hyperlink ref="D46" r:id="rId_hyperlink_38"/>
     <hyperlink ref="D47" r:id="rId_hyperlink_39"/>
     <hyperlink ref="D48" r:id="rId_hyperlink_40"/>
     <hyperlink ref="D49" r:id="rId_hyperlink_41"/>
     <hyperlink ref="D50" r:id="rId_hyperlink_42"/>
     <hyperlink ref="D51" r:id="rId_hyperlink_43"/>
     <hyperlink ref="D52" r:id="rId_hyperlink_44"/>
     <hyperlink ref="D53" r:id="rId_hyperlink_45"/>
     <hyperlink ref="D54" r:id="rId_hyperlink_46"/>
-    <hyperlink ref="D55" r:id="rId_hyperlink_47"/>
-[...8 lines deleted...]
-    <hyperlink ref="D65" r:id="rId_hyperlink_56"/>
+    <hyperlink ref="D56" r:id="rId_hyperlink_47"/>
+    <hyperlink ref="D57" r:id="rId_hyperlink_48"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="90" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" s="11" t="s">
-        <v>150</v>
+        <v>132</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>151</v>
+        <v>133</v>
       </c>
     </row>
     <row r="3" spans="1:1">
       <c r="A3" s="10" t="s">
-        <v>152</v>
+        <v>134</v>
       </c>
     </row>
     <row r="4" spans="1:1">
       <c r="A4" t="s">
-        <v>153</v>
+        <v>135</v>
       </c>
     </row>
     <row r="5" spans="1:1">
       <c r="A5" t="s">
-        <v>154</v>
+        <v>136</v>
       </c>
     </row>
     <row r="6" spans="1:1">
       <c r="A6"/>
     </row>
     <row r="7" spans="1:1">
       <c r="A7" s="11" t="s">
-        <v>155</v>
+        <v>137</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>