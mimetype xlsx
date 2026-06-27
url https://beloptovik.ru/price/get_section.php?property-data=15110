--- v3 (2026-04-30)
+++ v4 (2026-06-27)
@@ -2582,51 +2582,51 @@
         <v>423.0</v>
       </c>
       <c r="G10" s="12">
         <v>0</v>
       </c>
       <c r="H10" s="12">
         <f>F10*G10</f>
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:8" customHeight="1" ht="90">
       <c r="A11" s="12">
         <v>97531</v>
       </c>
       <c r="B11" s="12"/>
       <c r="C11" s="12" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="13" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="14">
         <v>14034.01</v>
       </c>
       <c r="F11" s="12">
-        <v>439.0</v>
+        <v>351.0</v>
       </c>
       <c r="G11" s="12">
         <v>0</v>
       </c>
       <c r="H11" s="12">
         <f>F11*G11</f>
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:8" customHeight="1" ht="90">
       <c r="A12" s="12">
         <v>97670</v>
       </c>
       <c r="B12" s="12"/>
       <c r="C12" s="12" t="s">
         <v>23</v>
       </c>
       <c r="D12" s="13" t="s">
         <v>24</v>
       </c>
       <c r="E12" s="14" t="s">
         <v>25</v>
       </c>
       <c r="F12" s="12">
         <v>690.0</v>
@@ -2707,51 +2707,51 @@
         <v>568.0</v>
       </c>
       <c r="G15" s="12">
         <v>0</v>
       </c>
       <c r="H15" s="12">
         <f>F15*G15</f>
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:8" customHeight="1" ht="90">
       <c r="A16" s="12">
         <v>105493</v>
       </c>
       <c r="B16" s="12"/>
       <c r="C16" s="12" t="s">
         <v>34</v>
       </c>
       <c r="D16" s="13" t="s">
         <v>35</v>
       </c>
       <c r="E16" s="14">
         <v>14009.06</v>
       </c>
       <c r="F16" s="12">
-        <v>247.0</v>
+        <v>222.0</v>
       </c>
       <c r="G16" s="12">
         <v>0</v>
       </c>
       <c r="H16" s="12">
         <f>F16*G16</f>
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:8" customHeight="1" ht="90">
       <c r="A17" s="12">
         <v>105514</v>
       </c>
       <c r="B17" s="12"/>
       <c r="C17" s="12" t="s">
         <v>36</v>
       </c>
       <c r="D17" s="13" t="s">
         <v>37</v>
       </c>
       <c r="E17" s="14">
         <v>14019.07</v>
       </c>
       <c r="F17" s="12">
         <v>326.0</v>
@@ -2932,51 +2932,51 @@
         <v>334.0</v>
       </c>
       <c r="G24" s="12">
         <v>0</v>
       </c>
       <c r="H24" s="12">
         <f>F24*G24</f>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:8" customHeight="1" ht="90">
       <c r="A25" s="12">
         <v>105569</v>
       </c>
       <c r="B25" s="12"/>
       <c r="C25" s="12" t="s">
         <v>52</v>
       </c>
       <c r="D25" s="13" t="s">
         <v>53</v>
       </c>
       <c r="E25" s="14">
         <v>14023.03</v>
       </c>
       <c r="F25" s="12">
-        <v>229.0</v>
+        <v>211.0</v>
       </c>
       <c r="G25" s="12">
         <v>0</v>
       </c>
       <c r="H25" s="12">
         <f>F25*G25</f>
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:8" customHeight="1" ht="90">
       <c r="A26" s="12">
         <v>105581</v>
       </c>
       <c r="B26" s="12"/>
       <c r="C26" s="12" t="s">
         <v>54</v>
       </c>
       <c r="D26" s="13" t="s">
         <v>55</v>
       </c>
       <c r="E26" s="14">
         <v>14014.02</v>
       </c>
       <c r="F26" s="12">
         <v>227.0</v>
@@ -3007,176 +3007,176 @@
         <v>252.0</v>
       </c>
       <c r="G27" s="12">
         <v>0</v>
       </c>
       <c r="H27" s="12">
         <f>F27*G27</f>
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:8" customHeight="1" ht="90">
       <c r="A28" s="12">
         <v>105659</v>
       </c>
       <c r="B28" s="12"/>
       <c r="C28" s="12" t="s">
         <v>58</v>
       </c>
       <c r="D28" s="13" t="s">
         <v>59</v>
       </c>
       <c r="E28" s="14">
         <v>14029.07</v>
       </c>
       <c r="F28" s="12">
-        <v>362.0</v>
+        <v>299.0</v>
       </c>
       <c r="G28" s="12">
         <v>0</v>
       </c>
       <c r="H28" s="12">
         <f>F28*G28</f>
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:8" customHeight="1" ht="90">
       <c r="A29" s="12">
         <v>105710</v>
       </c>
       <c r="B29" s="12"/>
       <c r="C29" s="12" t="s">
         <v>60</v>
       </c>
       <c r="D29" s="13" t="s">
         <v>61</v>
       </c>
       <c r="E29" s="14">
         <v>14027.03</v>
       </c>
       <c r="F29" s="12">
-        <v>333.0</v>
+        <v>267.0</v>
       </c>
       <c r="G29" s="12">
         <v>0</v>
       </c>
       <c r="H29" s="12">
         <f>F29*G29</f>
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:8" customHeight="1" ht="90">
       <c r="A30" s="12">
         <v>105717</v>
       </c>
       <c r="B30" s="12"/>
       <c r="C30" s="12" t="s">
         <v>62</v>
       </c>
       <c r="D30" s="13" t="s">
         <v>63</v>
       </c>
       <c r="E30" s="14">
         <v>14022.04</v>
       </c>
       <c r="F30" s="12">
-        <v>350.0</v>
+        <v>311.0</v>
       </c>
       <c r="G30" s="12">
         <v>0</v>
       </c>
       <c r="H30" s="12">
         <f>F30*G30</f>
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:8" customHeight="1" ht="90">
       <c r="A31" s="12">
         <v>105762</v>
       </c>
       <c r="B31" s="12"/>
       <c r="C31" s="12" t="s">
         <v>64</v>
       </c>
       <c r="D31" s="13" t="s">
         <v>65</v>
       </c>
       <c r="E31" s="14">
         <v>47004.05</v>
       </c>
       <c r="F31" s="12">
         <v>481.0</v>
       </c>
       <c r="G31" s="12">
         <v>0</v>
       </c>
       <c r="H31" s="12">
         <f>F31*G31</f>
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:8" customHeight="1" ht="90">
       <c r="A32" s="12">
         <v>105796</v>
       </c>
       <c r="B32" s="12"/>
       <c r="C32" s="12" t="s">
         <v>66</v>
       </c>
       <c r="D32" s="13" t="s">
         <v>67</v>
       </c>
       <c r="E32" s="14">
         <v>14001.01</v>
       </c>
       <c r="F32" s="12">
-        <v>396.0</v>
+        <v>357.0</v>
       </c>
       <c r="G32" s="12">
         <v>0</v>
       </c>
       <c r="H32" s="12">
         <f>F32*G32</f>
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:8" customHeight="1" ht="90">
       <c r="A33" s="12">
         <v>106008</v>
       </c>
       <c r="B33" s="12"/>
       <c r="C33" s="12" t="s">
         <v>68</v>
       </c>
       <c r="D33" s="13" t="s">
         <v>69</v>
       </c>
       <c r="E33" s="14">
         <v>4016.02</v>
       </c>
       <c r="F33" s="12">
-        <v>3370.0</v>
+        <v>3201.0</v>
       </c>
       <c r="G33" s="12">
         <v>0</v>
       </c>
       <c r="H33" s="12">
         <f>F33*G33</f>
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:8" customHeight="1" ht="90">
       <c r="A34" s="12">
         <v>106056</v>
       </c>
       <c r="B34" s="12"/>
       <c r="C34" s="12" t="s">
         <v>70</v>
       </c>
       <c r="D34" s="13" t="s">
         <v>71</v>
       </c>
       <c r="E34" s="14" t="s">
         <v>72</v>
       </c>
       <c r="F34" s="12">
         <v>132.0</v>