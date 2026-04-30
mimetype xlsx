--- v2 (2026-02-11)
+++ v3 (2026-04-30)
@@ -21,144 +21,114 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Реквизиты" sheetId="2" r:id="rId5"/>
     <sheet name="Worksheet" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="325">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="275">
   <si>
     <t>+7 (499) 113-14-14</t>
   </si>
   <si>
     <t>Реквизиты</t>
   </si>
   <si>
     <t>Здравствуй, дорогой наш оптовый Покупатель! Мы очень рады, что Вы обратились к нашему сайту. Уверены, Вам понравятся ассортимент и условия нашей компании! 
 Каждый день мы работаем над качественным улучшением сервиса, находим новые интересные товары по приятной цене, 
 выполняем работу по законному ввозу товаров в страну (уплачивая все налоги и экологические сборы), 
 наш товар имеет все необходимые документы подтверждающие качество, перед отгрузкой обязательно осуществляем контроль качества, 
 работаем над развитием сайта и доступным донесением характеристик до Вашего конечного клиента.
 Будем рады видеть Вас в числе наших постоянных покупателей.</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Изображение</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Оптовая цена, RUB</t>
   </si>
   <si>
     <t>Кол-во единиц в заказе</t>
   </si>
   <si>
     <t>Сумма заказа, RUB</t>
   </si>
   <si>
     <t>Лидеры продаж</t>
   </si>
   <si>
     <t>Основной ассортимент</t>
   </si>
   <si>
-    <t>Love-is</t>
-[...10 lines deleted...]
-  <si>
     <t>No name</t>
   </si>
   <si>
     <t>Рюкзак - мешок “Tip” для спортивной и сменной обуви / Компактный, сверхлегкий, усиленный</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/64648/</t>
   </si>
   <si>
     <t>Набор из 4 игр GALVY / Набор из настольных игр в деревянном футляре</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/97670/</t>
   </si>
   <si>
     <t>JU1014S129</t>
   </si>
   <si>
-    <t>Игра-башня на ловкость RYMAN из натурального дерева, цвет бежевый</t>
-[...16 lines deleted...]
-  <si>
     <t>Головоломка для детей и взрослых танграм деревянный LEIS 10х10см.</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/97682/</t>
   </si>
   <si>
     <t>JU0111S129</t>
   </si>
   <si>
     <t>Набор DENOK из 3 карандашей / Набор из карандашей трёх цветов</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/97950/</t>
   </si>
   <si>
     <t>LA7997S229</t>
   </si>
   <si>
     <t>Панама Bobin / Летняя панама из 100% хлопка</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/98211/</t>
   </si>
   <si>
     <t>GR6999S155</t>
@@ -169,68 +139,50 @@
   <si>
     <t>https://beloptovik.ru/catalog/product/105092/</t>
   </si>
   <si>
     <t>ALL</t>
   </si>
   <si>
     <t>Детский набор "Юный биолог" Микроскоп Scientific Microscope с приборами для опыта</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/57373/</t>
   </si>
   <si>
     <t>666836f1-dec8-4cd0-881d-6e2e0ede3f0a</t>
   </si>
   <si>
     <t>Термобумага цветная для принтера Printer PeriPage mini A6, 3 шт. (5.6см х 6м)</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/58930/</t>
   </si>
   <si>
     <t>adb2ba1b-ef2d-4351-a3c4-8e9be8e63e22</t>
   </si>
   <si>
-    <t>Коллекционная кукла Kaws Dissected 40 см</t>
-[...16 lines deleted...]
-  <si>
     <t>Светильник – ночник из мягкого силикона ALILU (маленький)</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/62061/</t>
   </si>
   <si>
     <t>3d1222f6-c7be-4e50-8f24-5d66f1635b06</t>
   </si>
   <si>
     <t>БЕСПРОВОДНАЯ ЦИФРОВАЯ ВИДЕО НЯНЯ Video Baby Monitor VB601 с ночной подсветкой</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/62172/</t>
   </si>
   <si>
     <t>j0611182</t>
   </si>
   <si>
     <t>3 D ночник Creative Desk Lamp (Настольная лампа голограмма 3Д, ночник)</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/86709/</t>
   </si>
   <si>
     <t>5eeecdd1-ed56-412c-a554-1d6710008333</t>
@@ -295,68 +247,50 @@
   <si>
     <t>https://beloptovik.ru/catalog/product/91364/</t>
   </si>
   <si>
     <t>23bc26dc-b0fd-43e9-aca3-927f20319f99</t>
   </si>
   <si>
     <t>Хипсит-кенгуру Aiebao 3в1, рюкзак-кенгуру для переноски малыша от 0 месяцев +</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/91567/</t>
   </si>
   <si>
     <t>9c234191-dfa9-4dae-afb1-182b34c4cf7b</t>
   </si>
   <si>
     <t>Cветильник – ночник "Зайка с лапками" из мягкого силикона ALILU с пультом управления</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/92026/</t>
   </si>
   <si>
     <t>0d2eb615-719f-48a1-ad4a-16d873af7357</t>
   </si>
   <si>
-    <t>Коллекционная кукла Kaws Companion Five Years Later Игрушка 38 см.</t>
-[...16 lines deleted...]
-  <si>
     <t>Детский цифровой мини фотоаппарат Summer Vacation (фото, видео, 5 встроенных игр)</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/92499/</t>
   </si>
   <si>
     <t>5fbc07fa-1068-4525-adf5-ef2e459a81ff</t>
   </si>
   <si>
     <t>Детский фотоаппарат Childrens Fun Camera / Мини-видеокамера / 5 встроенных игр для детей</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/92534/</t>
   </si>
   <si>
     <t>f3b4299b-e7a5-4f4d-ae06-6c9de0b72d5f</t>
   </si>
   <si>
     <t>Детский цифровой мини фотоаппарат Children’s fun Camera (экран 2 дюйма, фото, видео, 5 встроенных игр)</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/93054/</t>
   </si>
   <si>
     <t>ac44b7b7-063f-11ee-ba84-002590d3517a</t>
@@ -430,59 +364,50 @@
   <si>
     <t>https://beloptovik.ru/catalog/product/93372/</t>
   </si>
   <si>
     <t>4f632993-4dad-11ee-ba90-002590d3517a</t>
   </si>
   <si>
     <t>Портативный мини принтер Cat Mini Learns Printer для печати с телефона</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/93463/</t>
   </si>
   <si>
     <t>2ad83deb-6295-11ee-ba8e-f4034350b2cb</t>
   </si>
   <si>
     <t>Бутылка "Мишка" в чехле с клапаном, трубочкой и ремешком 550 мл. / Наклейки в подарок! продажа и отгрузк кратно коробке кор/60 штук</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/93661/</t>
   </si>
   <si>
     <t>TDA-4316</t>
   </si>
   <si>
-    <t>Увлажнитель (аромадиффузор) воздуха "Кот" H2O Humidifier H-808 с подсветкой 300 ml</t>
-[...7 lines deleted...]
-  <si>
     <t>Увлажнитель (аромадиффузор) воздуха "Ракета" Rocket Humidifier HX-851 с подсветкой 350 ml</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/93805/</t>
   </si>
   <si>
     <t>TDA-4343</t>
   </si>
   <si>
     <t>Бутылка "Мишка в иллюминаторе" с клапаном, трубочкой и ремешком 680 мл. / Наклейки в подарок! продажа и отгрузка кратно коробке кор/60шт</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/93825/</t>
   </si>
   <si>
     <t>TDA-4314</t>
   </si>
   <si>
     <t>Увлажнитель (аромадиффузор) воздуха «Хрустальный шар» Crystall Ball Humidifier SX-E346 с функцией ночника 350 ml на подставке</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/93961/</t>
   </si>
   <si>
     <t>Детский фотоаппарат мгновенной термопечати Children’s Time Print Camera (фото, видео, поддержка SD-card до 32 Gb)</t>
@@ -544,188 +469,122 @@
   <si>
     <t>de25a98c-980d-11ee-ba92-f4034350b2cb</t>
   </si>
   <si>
     <t>Бутылка для воды 550 мл. с клапаном и разметкой / Двухцветная бутылка для воды и других напитков продажа и отгрузка кратно коробке кор/60шт</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/94484/</t>
   </si>
   <si>
     <t>TDA-4321</t>
   </si>
   <si>
     <t>Музыкальный проектор – ночник Сияние с bluetooth  колонкой XY-899 LED (8 световых режимов, 3 уровня яркости, USB)</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/94500/</t>
   </si>
   <si>
     <t>Беспроводной увлажнитель - ночник с эффектом дождя Гриб Cloud Rain Humidifier 250 мл. / 8 цветов подсветки, 3 скорости дождя, Type-C</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/106923/</t>
   </si>
   <si>
-    <t>Портативный ультразвуковой небулайзер Mesh Nebulizer JSL-W302 (W303) с насадками для детей и взрослых (3 насадки, 3 режима работы)</t>
-[...10 lines deleted...]
-  <si>
     <t>Аромадиффузор - ночник с эффектом камина HoldMay с гималайской солью / Увлажнитель 4 вида подсветки, 250 мл.</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/107673/</t>
   </si>
   <si>
+    <t>Уникальный ночник -  проектор звездного неба Планетарий Galaxy Projector (13 проекций, таймер отключения)</t>
+  </si>
+  <si>
+    <t>https://beloptovik.ru/catalog/product/107722/</t>
+  </si>
+  <si>
     <t>Рюкзак для мам, 3 в 1 / Всесезонный с дополнительным карманом</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/107827/</t>
   </si>
   <si>
     <t>Мини-принтер для детей, мгновенная печать / Фотокамера-игрушка для детей</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/107910/</t>
   </si>
   <si>
     <t>Рюкзак для мам + Сумка на плечо + Сумочка для детских бутылочек / Комбинированный комплект из 3 предметов BSD Babuding</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/108416/</t>
   </si>
   <si>
     <t>Рюкзак для прогулок молодой мамы с ребенком USB зарядка</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/108421/</t>
   </si>
   <si>
     <t>Песчаная 3D картина - антистресс Арабика Sand Painting 17.5 см. / Движущаяся картина - подарок на подставке</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/109538/</t>
   </si>
   <si>
     <t>Песчаная 3D картина - антистресс Green Planet 25 см. Sand Painting / Движущаяся картина - подарок на подставке</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/109543/</t>
   </si>
   <si>
-    <t>Цифровая деревянная подставка - органайзер для ручек с часами и будильником, термометром / Лучший подарок для ребенка</t>
-[...22 lines deleted...]
-  <si>
     <t>Ночник с маркером, 7 цветов подсветки без пульта</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/139196/</t>
   </si>
   <si>
-    <t>Проектор игровой лазерный HY300 Pro (2 геймпада, 1 джостик, 1 проектор)</t>
-[...16 lines deleted...]
-  <si>
     <t>Песочная картина 25 см./ Картина - антистресс, 3D на подставке / Выбор цвета</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/143617/</t>
   </si>
   <si>
-    <t>Лампа от комаров Кот, зарядка USB</t>
-[...4 lines deleted...]
-  <si>
     <t>Белые маркеры для стекла и ночника на водной основе</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/143792/</t>
   </si>
   <si>
     <t>Маркеры на водной основе 8 штук / Фломастеры для доски</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/143794/</t>
   </si>
   <si>
-    <t>Ночник Мишка 3D неоновый LED светильник, 7 цветов</t>
-[...10 lines deleted...]
-  <si>
     <t>РУНО</t>
   </si>
   <si>
     <t>Антистресс Сердце, полиуретан, 7 x 5 см, синий / Маленький сувенир для снятия стресса</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/139786/</t>
   </si>
   <si>
     <t>15001.03-S</t>
   </si>
   <si>
     <t>Праздничная упаковка в виде новогодней энциклопедии, 1,5 кг, мультиколор / Идеальное украшение для новогодней елки</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/139787/</t>
   </si>
   <si>
     <t>Мягкая игрушка "Неразлучники", полиэстер, мультиколор / Аксессуар для зимних праздников</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/139788/</t>
   </si>
   <si>
     <t>Мягкая игрушка "Сумчатый Капучино",  полиэстер, мультиколор / Праздничный аксессуар для зимних праздников</t>
@@ -827,59 +686,50 @@
     <t>У-44</t>
   </si>
   <si>
     <t>Мягкая игрушка "Яшка", полиэстер, вместимость 1 кг, мультиколор / Идеальный компаньон для обнимашек и игр</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/139812/</t>
   </si>
   <si>
     <t>Игрушка "Би-Ба-Бо Волчок", полиэстер, вместимость 0.3 кг, мультиколор / Оригинальный и небанальный подарок для весёлого праздника или тимбилдинга</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/139813/</t>
   </si>
   <si>
     <t>7с-1221-ри</t>
   </si>
   <si>
     <t>Игрушка "Би-Ба-Бо Зайчик", полиэстер, вместимость 0.3 кг, мультиколор / Оригинальный и небанальный подарок для весёлого праздника или тимбилдинга</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/139814/</t>
   </si>
   <si>
     <t>7с-1220-ри</t>
-  </si>
-[...7 lines deleted...]
-    <t>7с-1219-ри</t>
   </si>
   <si>
     <t>Игрушка "Би-Ба-Бо Мишка", полиэстер, вместимость 0.3 кг, мультиколор / Оригинальный и небанальный подарок для весёлого праздника или тимбилдинга</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/139816/</t>
   </si>
   <si>
     <t>7с-1218-ри</t>
   </si>
   <si>
     <t>Мягкая игрушка "Лосяш", вместимость 1,5 кг, коричневый / Стильный аксессуар для новогоднего декора</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/139817/</t>
   </si>
   <si>
     <t>У-43</t>
   </si>
   <si>
     <t>Декоративная игрушка "Новогодний колпачок Мальвина", вместимость 0,3 кг, красный / Стильный аксессуар для новогоднего декора</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/139818/</t>
   </si>
@@ -1190,3462 +1040,2862 @@
     </xf>
     <xf xfId="0" fontId="7" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db304ec8df84b3f8b51d66eeb486674.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f613132b00f056e626e6352a9b03097.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7bc525573c369a87f7f35dd17c8926.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4807b1c2cd6b2cebde9e19c0815116.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9648893302aee6d6c57a6ac8b3ad0eb.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd0e7713e5a2d7a05a3fef2fa336fe5.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ec5fd7dafa1eb74e73b9b37c66f953.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752a1e375b08b83f115c995b63f44065.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0556e6af43e69ea3424f1009e2bac7.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca037aa0c612f215d7985bfa8432086.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054ac1f734dc9dc79a7b99a89823a3ea.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4d70d6562f3a117782e538f71363d4.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa22030f8cb66297dd7cbaa439f9b1ab.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da77f4d4e0ebd83c225213966b68abc4.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7f50a56328ab90001af7bec63b428b.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c5b78f76ff823df5a6aae4874f780f.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0fa69fa83ba818ea31a9557ab51dde.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ddf38e383de290b9038373558309bd.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7cfa21212592362e2e01f9d1fac080.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c078b4030f330acbaa0476a6cca7a471.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfd8c80ea5e5a1c2ff9c4abcc0277dc.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93d8b98e475039d5b3e6c2d9717a293.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8876fcd885bd277e6cc25bfdfefb845c.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357daff05b48620a8c1a54ce527c44e8.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4559749055901ab052720d0eae0f0fd6.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cf0fc420398d8efc63e6fe214f90fd.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74b3e04c531665925f3f7bd21c52de1.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983cacf1b3478aeb0bf17ed0f45324fa.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aee0a828e3953caa9674eb6a1a8c97a.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fae8ea1105bfff976a4ca5b7c86a63e.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1211163647598b1345589d328f3192f4.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d1281e1878f6e4d3da90681736e416.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caf0924b897c764e1b0d90b6551066f.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd6a650aa9aee755a29844f0f4c11dc.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2485279027520c8db636aacfca89c75.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a692d15d3abeccbb3b5a048ab88d3a.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48254270c1111a5c05c8a8af671979cf.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eb9f75dd9189d65ad25b3ca4a54e7c.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5317f5d7cae535b5ab34efca8fd3c1b0.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f2a034a4d72f4fcf070e3ba357b493.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414d2e3d53991ec2a75f66a6df1bc7e5.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b918e7cf22da40702d567f70b6832cb4.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa603ba019a079adf4e26aa8e47fc4e.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6977ebac7a2ba7082c3f9af0f2acf3c.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ff73bac3fa833ba3a3e14978bffa7b.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72488aa82e57d3083421f42dd8afbf6d.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bc96e384f80233a18385f222aaa431.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c37a12bc4330b248596cb9871af565.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec1f1be4639d31a665197b5de3a317b.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964a25d32cb222032c4956ca224b3814.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc52ae353002c0e4057d11ed9236acb.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac46be2f6d7ee820daa5b107f91babc.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bef63b4672e821ad5047f13cf63cb31.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44c8083451d4cce95f525ad39e609c3.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9e81f621ae980ab07fe9015f6edb65.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24e6470daca3b1d84804f318f6804c0.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f24c1706f2555e8a86efe9cf3962fd.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d543957bab442a14f74d6a4352a563.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e89a0a90a9fe85ae1d55d3cc3c046f.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892bc34f1bd39eeb91a47aba9729ef84.webp"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba90c935d6015a01ec690e64f43ff3b.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b16b1e4f37507b91e2b233484e4054.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127a2aff794c1820e3c6759bdd69cb3a.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d966a54ac926eb1ef567d3405cd67b.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bab5bac58cfcd21c3dfb0fdb49bc92.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2bc04f73992832cf0dabf97cb69c5f.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe428a52b700e8cb6be8d1b37ad13a5.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acf99507608778ffcfe3931f561791f.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f2a97e4c00a5a570f8e9c3d90d0925.jpeg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5048ee65ba66e9097bd69f3d45fcaf25.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700e03269bdbd7d17c0b0db361069ea0.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53741fa517f681da715044518cd951d.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127a2aff794c1820e3c6759bdd69cb3a.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0232533496940eaf84869f54dd8d3511.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60099feac9df9877bcd61a25d26b4f9e.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d85c7f76f58624a03ae5d601ebb01cb.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ffded656c4641d91a52728591f1724.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dee7bb9e8948601744a4a61fc03d5d.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14843953b07e473ca3af1bb0b51c396f.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975ab01a732c4bb52fdc50ef28627954.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a654fbceba72929c8dd60a8501a0308.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4288b78c24cf6b16c427a93b829ab4de.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab796278e05075ac273585788980b6f1.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aedd14ed2725381226517230ef0c1c5.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b15443deb8c495e36731a2f54f7a3b.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485a98b5f662f7cb9369031e13816308.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a0db39d107ac97bf05480a1fa553d1.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fbf7e3f1cb80cb5b2a9904fca33c99.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692084622cce355d9f4f622a671cac13.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f2c7728d309bc59e99b7cc9df64354.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4d35b2409f71f9d27ecfade7290ba5.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca357e6632122caa8a90fac55050149b.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74902a5259e6af0244f5c44e7c3e84b8.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c7b9963e49ccaa5be24addd03bd660.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfe4d74d3e49087c9ae70ab3284c330.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e1fb4242035ef440aa76a3ec3cc690.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bc60d5d901d5555215ed7dfb42768e.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75d624fdaea13b03bbe568b185677fe.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed09f0d05feb61a9708179621297ccb.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ed0ba87c1bfffddd68cf0c2f367962.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fcced57435d5a17d0e2384e0c86c84.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2bc8e559cc7ed43f328d063f406460.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce93372a120ff81e3fd9b247b539972a.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8de939ba14168df1dafa147e2367d2.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b10377af2c4c238f82687d632e386b5.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fa0f5a05124effb61fdd7ae7dedd78.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f68b7fcecd74094e7d9f6769e41ce8.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ab093b9a66b78376389efae28ed83a.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a487b5fba90924a4f8d0177673660137.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7eb829408845b110c6378f79ed88dc.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4208bcf46ad6a702405abe70c794c3b9.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1330bf68dbbfad008e99ce6aacacfd5e.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0846796b46b455b82a0748c471675a64.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c55e03e979059026023bd5abd44f22.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db304ec8df84b3f8b51d66eeb486674.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7bc525573c369a87f7f35dd17c8926.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4807b1c2cd6b2cebde9e19c0815116.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ec5fd7dafa1eb74e73b9b37c66f953.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752a1e375b08b83f115c995b63f44065.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0556e6af43e69ea3424f1009e2bac7.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca037aa0c612f215d7985bfa8432086.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054ac1f734dc9dc79a7b99a89823a3ea.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4d70d6562f3a117782e538f71363d4.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7f50a56328ab90001af7bec63b428b.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c5b78f76ff823df5a6aae4874f780f.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0fa69fa83ba818ea31a9557ab51dde.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ddf38e383de290b9038373558309bd.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7cfa21212592362e2e01f9d1fac080.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c078b4030f330acbaa0476a6cca7a471.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfd8c80ea5e5a1c2ff9c4abcc0277dc.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93d8b98e475039d5b3e6c2d9717a293.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8876fcd885bd277e6cc25bfdfefb845c.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357daff05b48620a8c1a54ce527c44e8.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4559749055901ab052720d0eae0f0fd6.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cf0fc420398d8efc63e6fe214f90fd.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aee0a828e3953caa9674eb6a1a8c97a.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fae8ea1105bfff976a4ca5b7c86a63e.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1211163647598b1345589d328f3192f4.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d1281e1878f6e4d3da90681736e416.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caf0924b897c764e1b0d90b6551066f.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd6a650aa9aee755a29844f0f4c11dc.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2485279027520c8db636aacfca89c75.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a692d15d3abeccbb3b5a048ab88d3a.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48254270c1111a5c05c8a8af671979cf.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eb9f75dd9189d65ad25b3ca4a54e7c.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5317f5d7cae535b5ab34efca8fd3c1b0.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f2a034a4d72f4fcf070e3ba357b493.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414d2e3d53991ec2a75f66a6df1bc7e5.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa603ba019a079adf4e26aa8e47fc4e.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6977ebac7a2ba7082c3f9af0f2acf3c.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ff73bac3fa833ba3a3e14978bffa7b.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72488aa82e57d3083421f42dd8afbf6d.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bc96e384f80233a18385f222aaa431.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c37a12bc4330b248596cb9871af565.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec1f1be4639d31a665197b5de3a317b.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964a25d32cb222032c4956ca224b3814.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc52ae353002c0e4057d11ed9236acb.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac46be2f6d7ee820daa5b107f91babc.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bef63b4672e821ad5047f13cf63cb31.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44c8083451d4cce95f525ad39e609c3.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9e81f621ae980ab07fe9015f6edb65.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d543957bab442a14f74d6a4352a563.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd570560b07cc562abbedd1aa169dbc.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e89a0a90a9fe85ae1d55d3cc3c046f.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892bc34f1bd39eeb91a47aba9729ef84.webp"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba90c935d6015a01ec690e64f43ff3b.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b16b1e4f37507b91e2b233484e4054.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127a2aff794c1820e3c6759bdd69cb3a.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d966a54ac926eb1ef567d3405cd67b.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f2a97e4c00a5a570f8e9c3d90d0925.jpeg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127a2aff794c1820e3c6759bdd69cb3a.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60099feac9df9877bcd61a25d26b4f9e.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d85c7f76f58624a03ae5d601ebb01cb.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14843953b07e473ca3af1bb0b51c396f.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975ab01a732c4bb52fdc50ef28627954.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a654fbceba72929c8dd60a8501a0308.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4288b78c24cf6b16c427a93b829ab4de.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab796278e05075ac273585788980b6f1.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aedd14ed2725381226517230ef0c1c5.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b15443deb8c495e36731a2f54f7a3b.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485a98b5f662f7cb9369031e13816308.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a0db39d107ac97bf05480a1fa553d1.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fbf7e3f1cb80cb5b2a9904fca33c99.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692084622cce355d9f4f622a671cac13.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f2c7728d309bc59e99b7cc9df64354.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4d35b2409f71f9d27ecfade7290ba5.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca357e6632122caa8a90fac55050149b.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74902a5259e6af0244f5c44e7c3e84b8.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c7b9963e49ccaa5be24addd03bd660.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfe4d74d3e49087c9ae70ab3284c330.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e1fb4242035ef440aa76a3ec3cc690.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bc60d5d901d5555215ed7dfb42768e.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed09f0d05feb61a9708179621297ccb.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ed0ba87c1bfffddd68cf0c2f367962.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fcced57435d5a17d0e2384e0c86c84.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2bc8e559cc7ed43f328d063f406460.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce93372a120ff81e3fd9b247b539972a.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8de939ba14168df1dafa147e2367d2.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b10377af2c4c238f82687d632e386b5.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fa0f5a05124effb61fdd7ae7dedd78.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f68b7fcecd74094e7d9f6769e41ce8.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ab093b9a66b78376389efae28ed83a.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a487b5fba90924a4f8d0177673660137.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7eb829408845b110c6378f79ed88dc.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4208bcf46ad6a702405abe70c794c3b9.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1330bf68dbbfad008e99ce6aacacfd5e.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0846796b46b455b82a0748c471675a64.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c55e03e979059026023bd5abd44f22.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1619250" cy="314325"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Logo" descr="Logo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="695325"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Tovar" descr="Tovar"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="Tovar" descr="Tovar"/>
-[...35 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
+        <xdr:cNvPr id="5" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="5" name="Tovar" descr="Tovar"/>
-[...53 lines deleted...]
-      <xdr:row>14</xdr:row>
+        <xdr:cNvPr id="7" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="8" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="9" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="10" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="11" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="12" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1162050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="13" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="14" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="15" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="16" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="17" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="18" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="19" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="942975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="20" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="962025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="7" name="Tovar" descr="Tovar"/>
-[...23 lines deleted...]
-      <xdr:row>15</xdr:row>
+        <xdr:cNvPr id="21" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="8" name="Tovar" descr="Tovar"/>
-[...23 lines deleted...]
-      <xdr:row>16</xdr:row>
+        <xdr:cNvPr id="22" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="23" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="24" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="9" name="Tovar" descr="Tovar"/>
-[...23 lines deleted...]
-      <xdr:row>17</xdr:row>
+        <xdr:cNvPr id="25" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="933450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="26" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="942975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="27" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>35</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="10" name="Tovar" descr="Tovar"/>
-[...23 lines deleted...]
-      <xdr:row>19</xdr:row>
+        <xdr:cNvPr id="28" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>36</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="11" name="Tovar" descr="Tovar"/>
-[...23 lines deleted...]
-      <xdr:row>20</xdr:row>
+        <xdr:cNvPr id="29" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="904875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="30" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>38</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="12" name="Tovar" descr="Tovar"/>
-[...23 lines deleted...]
-      <xdr:row>21</xdr:row>
+        <xdr:cNvPr id="31" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>39</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="13" name="Tovar" descr="Tovar"/>
-[...23 lines deleted...]
-      <xdr:row>22</xdr:row>
+        <xdr:cNvPr id="32" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="33" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>41</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="14" name="Tovar" descr="Tovar"/>
-[...23 lines deleted...]
-      <xdr:row>23</xdr:row>
+        <xdr:cNvPr id="34" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="35" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>43</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="15" name="Tovar" descr="Tovar"/>
-[...23 lines deleted...]
-      <xdr:row>24</xdr:row>
+        <xdr:cNvPr id="36" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="37" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="38" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="39" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="40" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="41" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="42" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="43" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="933450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="44" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="45" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="46" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="47" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1104900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="48" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="895350"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="16" name="Tovar" descr="Tovar"/>
-[...83 lines deleted...]
-      <xdr:row>27</xdr:row>
+        <xdr:cNvPr id="49" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="50" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1343025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="51" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="52" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="53" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>61</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="19" name="Tovar" descr="Tovar"/>
-[...23 lines deleted...]
-      <xdr:row>28</xdr:row>
+        <xdr:cNvPr id="54" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>62</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="20" name="Tovar" descr="Tovar"/>
-[...23 lines deleted...]
-      <xdr:row>29</xdr:row>
+        <xdr:cNvPr id="55" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="56" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="57" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="58" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>66</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="21" name="Tovar" descr="Tovar"/>
-[...23 lines deleted...]
-      <xdr:row>30</xdr:row>
+        <xdr:cNvPr id="59" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>68</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="22" name="Tovar" descr="Tovar"/>
-[...23 lines deleted...]
-      <xdr:row>31</xdr:row>
+        <xdr:cNvPr id="60" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>69</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="23" name="Tovar" descr="Tovar"/>
-[...113 lines deleted...]
-      <xdr:row>35</xdr:row>
+        <xdr:cNvPr id="61" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>70</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="27" name="Tovar" descr="Tovar"/>
-[...23 lines deleted...]
-      <xdr:row>36</xdr:row>
+        <xdr:cNvPr id="62" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>71</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="28" name="Tovar" descr="Tovar"/>
-[...23 lines deleted...]
-      <xdr:row>37</xdr:row>
+        <xdr:cNvPr id="63" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>72</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="29" name="Tovar" descr="Tovar"/>
-[...53 lines deleted...]
-      <xdr:row>39</xdr:row>
+        <xdr:cNvPr id="64" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>73</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="31" name="Tovar" descr="Tovar"/>
-[...113 lines deleted...]
-      <xdr:row>43</xdr:row>
+        <xdr:cNvPr id="65" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>74</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="35" name="Tovar" descr="Tovar"/>
-[...23 lines deleted...]
-      <xdr:row>44</xdr:row>
+        <xdr:cNvPr id="66" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>75</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="36" name="Tovar" descr="Tovar"/>
-[...53 lines deleted...]
-      <xdr:row>46</xdr:row>
+        <xdr:cNvPr id="67" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>76</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="38" name="Tovar" descr="Tovar"/>
-[...23 lines deleted...]
-      <xdr:row>47</xdr:row>
+        <xdr:cNvPr id="68" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>77</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="39" name="Tovar" descr="Tovar"/>
-[...53 lines deleted...]
-      <xdr:row>49</xdr:row>
+        <xdr:cNvPr id="69" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>78</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="41" name="Tovar" descr="Tovar"/>
-[...23 lines deleted...]
-      <xdr:row>50</xdr:row>
+        <xdr:cNvPr id="70" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>79</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="42" name="Tovar" descr="Tovar"/>
-[...53 lines deleted...]
-      <xdr:row>52</xdr:row>
+        <xdr:cNvPr id="71" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>80</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="44" name="Tovar" descr="Tovar"/>
-[...23 lines deleted...]
-      <xdr:row>53</xdr:row>
+        <xdr:cNvPr id="72" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>81</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="45" name="Tovar" descr="Tovar"/>
-[...23 lines deleted...]
-      <xdr:row>54</xdr:row>
+        <xdr:cNvPr id="73" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>82</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="46" name="Tovar" descr="Tovar"/>
-[...23 lines deleted...]
-      <xdr:row>55</xdr:row>
+        <xdr:cNvPr id="74" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>83</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="47" name="Tovar" descr="Tovar"/>
-[...23 lines deleted...]
-      <xdr:row>56</xdr:row>
+        <xdr:cNvPr id="75" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>84</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="48" name="Tovar" descr="Tovar"/>
-[...23 lines deleted...]
-      <xdr:row>57</xdr:row>
+        <xdr:cNvPr id="76" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>85</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="49" name="Tovar" descr="Tovar"/>
-[...23 lines deleted...]
-      <xdr:row>58</xdr:row>
+        <xdr:cNvPr id="77" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>86</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="50" name="Tovar" descr="Tovar"/>
-[...23 lines deleted...]
-      <xdr:row>59</xdr:row>
+        <xdr:cNvPr id="78" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>87</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="51" name="Tovar" descr="Tovar"/>
-[...83 lines deleted...]
-      <xdr:row>62</xdr:row>
+        <xdr:cNvPr id="79" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>88</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="54" name="Tovar" descr="Tovar"/>
-[...23 lines deleted...]
-      <xdr:row>63</xdr:row>
+        <xdr:cNvPr id="80" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>89</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="55" name="Tovar" descr="Tovar"/>
-[...23 lines deleted...]
-      <xdr:row>64</xdr:row>
+        <xdr:cNvPr id="81" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>90</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="56" name="Tovar" descr="Tovar"/>
-[...23 lines deleted...]
-      <xdr:row>65</xdr:row>
+        <xdr:cNvPr id="82" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>91</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="57" name="Tovar" descr="Tovar"/>
-[...53 lines deleted...]
-      <xdr:row>67</xdr:row>
+        <xdr:cNvPr id="83" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>92</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="59" name="Tovar" descr="Tovar"/>
-[...83 lines deleted...]
-      <xdr:row>70</xdr:row>
+        <xdr:cNvPr id="84" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>93</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="62" name="Tovar" descr="Tovar"/>
-[...53 lines deleted...]
-      <xdr:row>72</xdr:row>
+        <xdr:cNvPr id="85" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>94</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="64" name="Tovar" descr="Tovar"/>
-[...23 lines deleted...]
-      <xdr:row>73</xdr:row>
+        <xdr:cNvPr id="86" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>95</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="65" name="Tovar" descr="Tovar"/>
-[...53 lines deleted...]
-      <xdr:row>75</xdr:row>
+        <xdr:cNvPr id="87" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>96</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="67" name="Tovar" descr="Tovar"/>
-[...113 lines deleted...]
-      <xdr:row>79</xdr:row>
+        <xdr:cNvPr id="88" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>97</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="71" name="Tovar" descr="Tovar"/>
-[...143 lines deleted...]
-      <xdr:row>84</xdr:row>
+        <xdr:cNvPr id="89" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>98</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="76" name="Tovar" descr="Tovar"/>
-[...83 lines deleted...]
-      <xdr:row>88</xdr:row>
+        <xdr:cNvPr id="90" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="79" name="Tovar" descr="Tovar"/>
-[...23 lines deleted...]
-      <xdr:row>89</xdr:row>
+        <xdr:cNvPr id="91" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="80" name="Tovar" descr="Tovar"/>
-[...23 lines deleted...]
-      <xdr:row>90</xdr:row>
+        <xdr:cNvPr id="92" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="81" name="Tovar" descr="Tovar"/>
-[...23 lines deleted...]
-      <xdr:row>91</xdr:row>
+        <xdr:cNvPr id="93" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="82" name="Tovar" descr="Tovar"/>
-[...358 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="94" name="Tovar" descr="Tovar"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
-        <a:stretch>
-[...598 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -4904,71 +4154,71 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/61940/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/64648/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/97670/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/97673/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/97674/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/97682/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/97950/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/98211/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/105092/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/57373/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/58930/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/61942/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/61944/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/62061/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/62172/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/86709/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/87074/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/87207/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/88744/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/88774/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/88805/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/91161/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/91364/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/91567/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/92026/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/92168/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/92179/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/92499/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/92534/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93054/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93200/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93201/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93202/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93232/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93342/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93348/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93354/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93372/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93463/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93661/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93802/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93805/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93825/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93961/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93974/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/94128/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/94129/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/94184/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/94212/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/94319/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/94348/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/94484/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/94500/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/106923/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/106979/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/107668/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/107673/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/107827/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/107910/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/108416/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/108421/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/109538/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/109543/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/112451/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/113486/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/113549/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/113554/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139196/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/143518/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/143519/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/143527/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/143617/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/143777/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/143792/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/143794/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/143821/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/143861/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139786/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139787/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139788/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139789/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139790/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139791/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139794/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139795/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139796/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139805/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139806/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139807/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139808/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139809/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139810/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139811/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139812/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139813/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139814/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139815/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139816/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139817/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139818/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139819/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139820/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139821/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139823/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139824/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139825/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139826/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139827/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139828/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139829/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139830/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139843/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139844/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/64648/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/97670/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/97682/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/97950/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/98211/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/105092/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/57373/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/58930/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/62061/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/62172/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/86709/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/87074/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/87207/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/88744/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/88774/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/88805/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/91161/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/91364/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/91567/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/92026/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/92499/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/92534/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93054/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93200/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93201/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93202/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93232/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93342/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93348/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93354/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93372/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93463/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93661/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93805/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93825/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93961/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93974/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/94128/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/94129/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/94184/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/94212/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/94319/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/94348/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/94484/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/94500/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/106923/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/107673/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/107722/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/107827/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/107910/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/108416/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/108421/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/109538/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/109543/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139196/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/143617/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/143792/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/143794/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139786/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139787/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139788/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139789/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139790/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139791/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139794/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139795/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139796/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139805/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139806/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139807/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139808/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139809/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139810/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139811/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139812/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139813/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139814/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139816/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139817/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139818/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139819/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139820/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139821/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139823/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139824/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139825/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139826/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139827/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139828/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139829/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139830/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139843/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139844/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wa.me/79778021153" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H125"/>
+  <dimension ref="A1:H104"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A125" sqref="A125"/>
+      <selection pane="bottomLeft" activeCell="A104" sqref="A104"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="90" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" customHeight="1" ht="80">
       <c r="A1"/>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="3"/>
       <c r="C2" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D2" s="5"/>
       <c r="E2" s="3"/>
@@ -5018,3120 +4268,2587 @@
       <c r="A7" s="7" t="s">
         <v>12</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="9"/>
       <c r="C8" s="9"/>
       <c r="D8" s="9"/>
       <c r="E8" s="9"/>
       <c r="F8" s="9"/>
       <c r="G8" s="9"/>
       <c r="H8" s="9"/>
     </row>
     <row r="9" spans="1:8" customHeight="1" ht="90">
       <c r="A9" s="12">
-        <v>61940</v>
+        <v>64648</v>
       </c>
       <c r="B9" s="12"/>
       <c r="C9" s="12" t="s">
         <v>14</v>
       </c>
       <c r="D9" s="13" t="s">
         <v>15</v>
       </c>
-      <c r="E9" s="14" t="s">
-        <v>16</v>
+      <c r="E9" s="14">
+        <v>4011.03</v>
       </c>
       <c r="F9" s="12">
-        <v>400.0</v>
+        <v>126.0</v>
       </c>
       <c r="G9" s="12">
         <v>0</v>
       </c>
       <c r="H9" s="12">
         <f>F9*G9</f>
         <v>0</v>
       </c>
     </row>
-    <row r="10" spans="1:8">
-      <c r="A10" s="8" t="s">
+    <row r="10" spans="1:8" customHeight="1" ht="90">
+      <c r="A10" s="12">
+        <v>97670</v>
+      </c>
+      <c r="B10" s="12"/>
+      <c r="C10" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" s="13" t="s">
         <v>17</v>
       </c>
-      <c r="B10" s="9"/>
-[...5 lines deleted...]
-      <c r="H10" s="9"/>
+      <c r="E10" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="F10" s="12">
+        <v>690.0</v>
+      </c>
+      <c r="G10" s="12">
+        <v>0</v>
+      </c>
+      <c r="H10" s="12">
+        <f>F10*G10</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="11" spans="1:8" customHeight="1" ht="90">
       <c r="A11" s="12">
-        <v>64648</v>
+        <v>97682</v>
       </c>
       <c r="B11" s="12"/>
       <c r="C11" s="12" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D11" s="13" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>4011.03</v>
+        <v>20</v>
+      </c>
+      <c r="E11" s="14" t="s">
+        <v>21</v>
       </c>
       <c r="F11" s="12">
-        <v>136.0</v>
+        <v>53.0</v>
       </c>
       <c r="G11" s="12">
         <v>0</v>
       </c>
       <c r="H11" s="12">
         <f>F11*G11</f>
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:8" customHeight="1" ht="90">
       <c r="A12" s="12">
-        <v>97670</v>
+        <v>97950</v>
       </c>
       <c r="B12" s="12"/>
       <c r="C12" s="12" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="D12" s="13" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="E12" s="14" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="F12" s="12">
-        <v>690.0</v>
+        <v>12.0</v>
       </c>
       <c r="G12" s="12">
         <v>0</v>
       </c>
       <c r="H12" s="12">
         <f>F12*G12</f>
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:8" customHeight="1" ht="90">
       <c r="A13" s="12">
-        <v>97673</v>
+        <v>98211</v>
       </c>
       <c r="B13" s="12"/>
       <c r="C13" s="12" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="D13" s="13" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="E13" s="14" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="F13" s="12">
-        <v>436.0</v>
+        <v>164.0</v>
       </c>
       <c r="G13" s="12">
         <v>0</v>
       </c>
       <c r="H13" s="12">
         <f>F13*G13</f>
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:8" customHeight="1" ht="90">
       <c r="A14" s="12">
-        <v>97674</v>
+        <v>105092</v>
       </c>
       <c r="B14" s="12"/>
       <c r="C14" s="12" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="D14" s="13" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>29</v>
+      </c>
+      <c r="E14" s="14">
+        <v>45018.01</v>
       </c>
       <c r="F14" s="12">
-        <v>831.0</v>
+        <v>484.0</v>
       </c>
       <c r="G14" s="12">
         <v>0</v>
       </c>
       <c r="H14" s="12">
         <f>F14*G14</f>
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="1:8" customHeight="1" ht="90">
-[...7 lines deleted...]
-      <c r="D15" s="13" t="s">
+    <row r="15" spans="1:8">
+      <c r="A15" s="8" t="s">
         <v>30</v>
       </c>
-      <c r="E15" s="14" t="s">
-[...11 lines deleted...]
-      </c>
+      <c r="B15" s="9"/>
+      <c r="C15" s="9"/>
+      <c r="D15" s="9"/>
+      <c r="E15" s="9"/>
+      <c r="F15" s="9"/>
+      <c r="G15" s="9"/>
+      <c r="H15" s="9"/>
     </row>
     <row r="16" spans="1:8" customHeight="1" ht="90">
       <c r="A16" s="12">
-        <v>97950</v>
+        <v>57373</v>
       </c>
       <c r="B16" s="12"/>
       <c r="C16" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="D16" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="D16" s="13" t="s">
+      <c r="E16" s="14" t="s">
         <v>33</v>
       </c>
-      <c r="E16" s="14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="12">
-        <v>12.0</v>
+        <v>580.0</v>
       </c>
       <c r="G16" s="12">
         <v>0</v>
       </c>
       <c r="H16" s="12">
         <f>F16*G16</f>
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:8" customHeight="1" ht="90">
       <c r="A17" s="12">
-        <v>98211</v>
+        <v>58930</v>
       </c>
       <c r="B17" s="12"/>
       <c r="C17" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="D17" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="D17" s="13" t="s">
+      <c r="E17" s="14" t="s">
         <v>36</v>
       </c>
-      <c r="E17" s="14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="12">
-        <v>256.0</v>
+        <v>230.0</v>
       </c>
       <c r="G17" s="12">
         <v>0</v>
       </c>
       <c r="H17" s="12">
         <f>F17*G17</f>
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:8" customHeight="1" ht="90">
       <c r="A18" s="12">
-        <v>105092</v>
+        <v>62061</v>
       </c>
       <c r="B18" s="12"/>
       <c r="C18" s="12" t="s">
+        <v>37</v>
+      </c>
+      <c r="D18" s="13" t="s">
         <v>38</v>
       </c>
-      <c r="D18" s="13" t="s">
+      <c r="E18" s="14" t="s">
         <v>39</v>
       </c>
-      <c r="E18" s="14">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="12">
-        <v>758.0</v>
+        <v>290.0</v>
       </c>
       <c r="G18" s="12">
         <v>0</v>
       </c>
       <c r="H18" s="12">
         <f>F18*G18</f>
         <v>0</v>
       </c>
     </row>
-    <row r="19" spans="1:8">
-      <c r="A19" s="8" t="s">
+    <row r="19" spans="1:8" customHeight="1" ht="90">
+      <c r="A19" s="12">
+        <v>62172</v>
+      </c>
+      <c r="B19" s="12"/>
+      <c r="C19" s="12" t="s">
         <v>40</v>
       </c>
-      <c r="B19" s="9"/>
-[...5 lines deleted...]
-      <c r="H19" s="9"/>
+      <c r="D19" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="E19" s="14" t="s">
+        <v>42</v>
+      </c>
+      <c r="F19" s="12">
+        <v>2800.0</v>
+      </c>
+      <c r="G19" s="12">
+        <v>0</v>
+      </c>
+      <c r="H19" s="12">
+        <f>F19*G19</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="20" spans="1:8" customHeight="1" ht="90">
       <c r="A20" s="12">
-        <v>57373</v>
+        <v>86709</v>
       </c>
       <c r="B20" s="12"/>
       <c r="C20" s="12" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="D20" s="13" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E20" s="14" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="F20" s="12">
-        <v>580.0</v>
+        <v>290.0</v>
       </c>
       <c r="G20" s="12">
         <v>0</v>
       </c>
       <c r="H20" s="12">
         <f>F20*G20</f>
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:8" customHeight="1" ht="90">
       <c r="A21" s="12">
-        <v>58930</v>
+        <v>87074</v>
       </c>
       <c r="B21" s="12"/>
       <c r="C21" s="12" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="D21" s="13" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="E21" s="14" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="F21" s="12">
-        <v>230.0</v>
+        <v>340.0</v>
       </c>
       <c r="G21" s="12">
         <v>0</v>
       </c>
       <c r="H21" s="12">
         <f>F21*G21</f>
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:8" customHeight="1" ht="90">
       <c r="A22" s="12">
-        <v>61942</v>
+        <v>87207</v>
       </c>
       <c r="B22" s="12"/>
       <c r="C22" s="12" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="D22" s="13" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="E22" s="14" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="F22" s="12">
-        <v>1700.0</v>
+        <v>2070.0</v>
       </c>
       <c r="G22" s="12">
         <v>0</v>
       </c>
       <c r="H22" s="12">
         <f>F22*G22</f>
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:8" customHeight="1" ht="90">
       <c r="A23" s="12">
-        <v>61944</v>
+        <v>88744</v>
       </c>
       <c r="B23" s="12"/>
       <c r="C23" s="12" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D23" s="13" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="E23" s="14" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="F23" s="12">
-        <v>450.0</v>
+        <v>510.0</v>
       </c>
       <c r="G23" s="12">
         <v>0</v>
       </c>
       <c r="H23" s="12">
         <f>F23*G23</f>
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:8" customHeight="1" ht="90">
       <c r="A24" s="12">
-        <v>62061</v>
+        <v>88774</v>
       </c>
       <c r="B24" s="12"/>
       <c r="C24" s="12" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="D24" s="13" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="E24" s="14" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="F24" s="12">
-        <v>290.0</v>
+        <v>515.0</v>
       </c>
       <c r="G24" s="12">
         <v>0</v>
       </c>
       <c r="H24" s="12">
         <f>F24*G24</f>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:8" customHeight="1" ht="90">
       <c r="A25" s="12">
-        <v>62172</v>
+        <v>88805</v>
       </c>
       <c r="B25" s="12"/>
       <c r="C25" s="12" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="D25" s="13" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="E25" s="14" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="F25" s="12">
-        <v>2800.0</v>
+        <v>515.0</v>
       </c>
       <c r="G25" s="12">
         <v>0</v>
       </c>
       <c r="H25" s="12">
         <f>F25*G25</f>
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:8" customHeight="1" ht="90">
       <c r="A26" s="12">
-        <v>86709</v>
+        <v>91161</v>
       </c>
       <c r="B26" s="12"/>
       <c r="C26" s="12" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="D26" s="13" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="E26" s="14" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="F26" s="12">
-        <v>290.0</v>
+        <v>530.0</v>
       </c>
       <c r="G26" s="12">
         <v>0</v>
       </c>
       <c r="H26" s="12">
         <f>F26*G26</f>
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:8" customHeight="1" ht="90">
       <c r="A27" s="12">
-        <v>87074</v>
+        <v>91364</v>
       </c>
       <c r="B27" s="12"/>
       <c r="C27" s="12" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="D27" s="13" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="E27" s="14" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="F27" s="12">
-        <v>340.0</v>
+        <v>240.0</v>
       </c>
       <c r="G27" s="12">
         <v>0</v>
       </c>
       <c r="H27" s="12">
         <f>F27*G27</f>
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:8" customHeight="1" ht="90">
       <c r="A28" s="12">
-        <v>87207</v>
+        <v>91567</v>
       </c>
       <c r="B28" s="12"/>
       <c r="C28" s="12" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="D28" s="13" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="E28" s="14" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="F28" s="12">
-        <v>2070.0</v>
+        <v>1030.0</v>
       </c>
       <c r="G28" s="12">
         <v>0</v>
       </c>
       <c r="H28" s="12">
         <f>F28*G28</f>
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:8" customHeight="1" ht="90">
       <c r="A29" s="12">
-        <v>88744</v>
+        <v>92026</v>
       </c>
       <c r="B29" s="12"/>
       <c r="C29" s="12" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="D29" s="13" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="E29" s="14" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="F29" s="12">
-        <v>510.0</v>
+        <v>230.0</v>
       </c>
       <c r="G29" s="12">
         <v>0</v>
       </c>
       <c r="H29" s="12">
         <f>F29*G29</f>
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:8" customHeight="1" ht="90">
       <c r="A30" s="12">
-        <v>88774</v>
+        <v>92499</v>
       </c>
       <c r="B30" s="12"/>
       <c r="C30" s="12" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="D30" s="13" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="E30" s="14" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="F30" s="12">
-        <v>515.0</v>
+        <v>365.0</v>
       </c>
       <c r="G30" s="12">
         <v>0</v>
       </c>
       <c r="H30" s="12">
         <f>F30*G30</f>
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:8" customHeight="1" ht="90">
       <c r="A31" s="12">
-        <v>88805</v>
+        <v>92534</v>
       </c>
       <c r="B31" s="12"/>
       <c r="C31" s="12" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="D31" s="13" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="E31" s="14" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="F31" s="12">
-        <v>515.0</v>
+        <v>630.0</v>
       </c>
       <c r="G31" s="12">
         <v>0</v>
       </c>
       <c r="H31" s="12">
         <f>F31*G31</f>
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:8" customHeight="1" ht="90">
       <c r="A32" s="12">
-        <v>91161</v>
+        <v>93054</v>
       </c>
       <c r="B32" s="12"/>
       <c r="C32" s="12" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="D32" s="13" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="E32" s="14" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="F32" s="12">
-        <v>530.0</v>
+        <v>690.0</v>
       </c>
       <c r="G32" s="12">
         <v>0</v>
       </c>
       <c r="H32" s="12">
         <f>F32*G32</f>
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:8" customHeight="1" ht="90">
       <c r="A33" s="12">
-        <v>91364</v>
+        <v>93200</v>
       </c>
       <c r="B33" s="12"/>
       <c r="C33" s="12" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="D33" s="13" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="E33" s="14" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="F33" s="12">
-        <v>240.0</v>
+        <v>715.0</v>
       </c>
       <c r="G33" s="12">
         <v>0</v>
       </c>
       <c r="H33" s="12">
         <f>F33*G33</f>
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:8" customHeight="1" ht="90">
       <c r="A34" s="12">
-        <v>91567</v>
+        <v>93201</v>
       </c>
       <c r="B34" s="12"/>
       <c r="C34" s="12" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="D34" s="13" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="E34" s="14" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="F34" s="12">
-        <v>1030.0</v>
+        <v>405.0</v>
       </c>
       <c r="G34" s="12">
         <v>0</v>
       </c>
       <c r="H34" s="12">
         <f>F34*G34</f>
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:8" customHeight="1" ht="90">
       <c r="A35" s="12">
-        <v>92026</v>
+        <v>93202</v>
       </c>
       <c r="B35" s="12"/>
       <c r="C35" s="12" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="D35" s="13" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E35" s="14" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F35" s="12">
-        <v>230.0</v>
+        <v>900.0</v>
       </c>
       <c r="G35" s="12">
         <v>0</v>
       </c>
       <c r="H35" s="12">
         <f>F35*G35</f>
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:8" customHeight="1" ht="90">
       <c r="A36" s="12">
-        <v>92168</v>
+        <v>93232</v>
       </c>
       <c r="B36" s="12"/>
       <c r="C36" s="12" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="D36" s="13" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E36" s="14" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F36" s="12">
-        <v>1600.0</v>
+        <v>345.0</v>
       </c>
       <c r="G36" s="12">
         <v>0</v>
       </c>
       <c r="H36" s="12">
         <f>F36*G36</f>
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:8" customHeight="1" ht="90">
       <c r="A37" s="12">
-        <v>92179</v>
+        <v>93342</v>
       </c>
       <c r="B37" s="12"/>
       <c r="C37" s="12" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="D37" s="13" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="E37" s="14" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="F37" s="12">
-        <v>1700.0</v>
+        <v>980.0</v>
       </c>
       <c r="G37" s="12">
         <v>0</v>
       </c>
       <c r="H37" s="12">
         <f>F37*G37</f>
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:8" customHeight="1" ht="90">
       <c r="A38" s="12">
-        <v>92499</v>
+        <v>93348</v>
       </c>
       <c r="B38" s="12"/>
       <c r="C38" s="12" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="D38" s="13" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E38" s="14" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="F38" s="12">
-        <v>365.0</v>
+        <v>980.0</v>
       </c>
       <c r="G38" s="12">
         <v>0</v>
       </c>
       <c r="H38" s="12">
         <f>F38*G38</f>
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:8" customHeight="1" ht="90">
       <c r="A39" s="12">
-        <v>92534</v>
+        <v>93354</v>
       </c>
       <c r="B39" s="12"/>
       <c r="C39" s="12" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="D39" s="13" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="E39" s="14" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="F39" s="12">
-        <v>630.0</v>
+        <v>943.0</v>
       </c>
       <c r="G39" s="12">
         <v>0</v>
       </c>
       <c r="H39" s="12">
         <f>F39*G39</f>
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:8" customHeight="1" ht="90">
       <c r="A40" s="12">
-        <v>93054</v>
+        <v>93372</v>
       </c>
       <c r="B40" s="12"/>
       <c r="C40" s="12" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="D40" s="13" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="E40" s="14" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="F40" s="12">
-        <v>690.0</v>
+        <v>140.0</v>
       </c>
       <c r="G40" s="12">
         <v>0</v>
       </c>
       <c r="H40" s="12">
         <f>F40*G40</f>
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:8" customHeight="1" ht="90">
       <c r="A41" s="12">
-        <v>93200</v>
+        <v>93463</v>
       </c>
       <c r="B41" s="12"/>
       <c r="C41" s="12" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="D41" s="13" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="E41" s="14" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="F41" s="12">
-        <v>715.0</v>
+        <v>810.0</v>
       </c>
       <c r="G41" s="12">
         <v>0</v>
       </c>
       <c r="H41" s="12">
         <f>F41*G41</f>
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:8" customHeight="1" ht="90">
       <c r="A42" s="12">
-        <v>93201</v>
+        <v>93661</v>
       </c>
       <c r="B42" s="12"/>
       <c r="C42" s="12" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="D42" s="13" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="E42" s="14" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="F42" s="12">
-        <v>405.0</v>
+        <v>286.0</v>
       </c>
       <c r="G42" s="12">
         <v>0</v>
       </c>
       <c r="H42" s="12">
         <f>F42*G42</f>
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:8" customHeight="1" ht="90">
       <c r="A43" s="12">
-        <v>93202</v>
+        <v>93805</v>
       </c>
       <c r="B43" s="12"/>
       <c r="C43" s="12" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="D43" s="13" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="E43" s="14" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="F43" s="12">
-        <v>900.0</v>
+        <v>550.0</v>
       </c>
       <c r="G43" s="12">
         <v>0</v>
       </c>
       <c r="H43" s="12">
         <f>F43*G43</f>
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:8" customHeight="1" ht="90">
       <c r="A44" s="12">
-        <v>93232</v>
+        <v>93825</v>
       </c>
       <c r="B44" s="12"/>
       <c r="C44" s="12" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="D44" s="13" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="E44" s="14" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="F44" s="12">
-        <v>345.0</v>
+        <v>275.0</v>
       </c>
       <c r="G44" s="12">
         <v>0</v>
       </c>
       <c r="H44" s="12">
         <f>F44*G44</f>
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:8" customHeight="1" ht="90">
       <c r="A45" s="12">
-        <v>93342</v>
+        <v>93961</v>
       </c>
       <c r="B45" s="12"/>
       <c r="C45" s="12" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="D45" s="13" t="s">
-        <v>117</v>
-[...2 lines deleted...]
-        <v>118</v>
+        <v>119</v>
+      </c>
+      <c r="E45" s="14">
+        <v>13456</v>
       </c>
       <c r="F45" s="12">
-        <v>980.0</v>
+        <v>610.0</v>
       </c>
       <c r="G45" s="12">
         <v>0</v>
       </c>
       <c r="H45" s="12">
         <f>F45*G45</f>
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:8" customHeight="1" ht="90">
       <c r="A46" s="12">
-        <v>93348</v>
+        <v>93974</v>
       </c>
       <c r="B46" s="12"/>
       <c r="C46" s="12" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="D46" s="13" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="E46" s="14" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="F46" s="12">
-        <v>980.0</v>
+        <v>2530.0</v>
       </c>
       <c r="G46" s="12">
         <v>0</v>
       </c>
       <c r="H46" s="12">
         <f>F46*G46</f>
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:8" customHeight="1" ht="90">
       <c r="A47" s="12">
-        <v>93354</v>
+        <v>94128</v>
       </c>
       <c r="B47" s="12"/>
       <c r="C47" s="12" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="D47" s="13" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="E47" s="14" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="F47" s="12">
-        <v>943.0</v>
+        <v>565.0</v>
       </c>
       <c r="G47" s="12">
         <v>0</v>
       </c>
       <c r="H47" s="12">
         <f>F47*G47</f>
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:8" customHeight="1" ht="90">
       <c r="A48" s="12">
-        <v>93372</v>
+        <v>94129</v>
       </c>
       <c r="B48" s="12"/>
       <c r="C48" s="12" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="D48" s="13" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="E48" s="14" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F48" s="12">
-        <v>140.0</v>
+        <v>460.0</v>
       </c>
       <c r="G48" s="12">
         <v>0</v>
       </c>
       <c r="H48" s="12">
         <f>F48*G48</f>
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:8" customHeight="1" ht="90">
       <c r="A49" s="12">
-        <v>93463</v>
+        <v>94184</v>
       </c>
       <c r="B49" s="12"/>
       <c r="C49" s="12" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="D49" s="13" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="E49" s="14" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="F49" s="12">
-        <v>810.0</v>
+        <v>242.0</v>
       </c>
       <c r="G49" s="12">
         <v>0</v>
       </c>
       <c r="H49" s="12">
         <f>F49*G49</f>
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:8" customHeight="1" ht="90">
       <c r="A50" s="12">
-        <v>93661</v>
+        <v>94212</v>
       </c>
       <c r="B50" s="12"/>
       <c r="C50" s="12" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="D50" s="13" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="E50" s="14" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="F50" s="12">
-        <v>286.0</v>
+        <v>1100.0</v>
       </c>
       <c r="G50" s="12">
         <v>0</v>
       </c>
       <c r="H50" s="12">
         <f>F50*G50</f>
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:8" customHeight="1" ht="90">
       <c r="A51" s="12">
-        <v>93802</v>
+        <v>94319</v>
       </c>
       <c r="B51" s="12"/>
       <c r="C51" s="12" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="D51" s="13" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="E51" s="14" t="s">
         <v>136</v>
       </c>
+      <c r="E51" s="14">
+        <v>13842</v>
+      </c>
       <c r="F51" s="12">
-        <v>231.0</v>
+        <v>518.0</v>
       </c>
       <c r="G51" s="12">
         <v>0</v>
       </c>
       <c r="H51" s="12">
         <f>F51*G51</f>
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:8" customHeight="1" ht="90">
       <c r="A52" s="12">
-        <v>93805</v>
+        <v>94348</v>
       </c>
       <c r="B52" s="12"/>
       <c r="C52" s="12" t="s">
         <v>137</v>
       </c>
       <c r="D52" s="13" t="s">
         <v>138</v>
       </c>
       <c r="E52" s="14" t="s">
         <v>139</v>
       </c>
       <c r="F52" s="12">
-        <v>550.0</v>
+        <v>334.0</v>
       </c>
       <c r="G52" s="12">
         <v>0</v>
       </c>
       <c r="H52" s="12">
         <f>F52*G52</f>
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:8" customHeight="1" ht="90">
       <c r="A53" s="12">
-        <v>93825</v>
+        <v>94484</v>
       </c>
       <c r="B53" s="12"/>
       <c r="C53" s="12" t="s">
         <v>140</v>
       </c>
       <c r="D53" s="13" t="s">
         <v>141</v>
       </c>
       <c r="E53" s="14" t="s">
         <v>142</v>
       </c>
       <c r="F53" s="12">
-        <v>275.0</v>
+        <v>187.0</v>
       </c>
       <c r="G53" s="12">
         <v>0</v>
       </c>
       <c r="H53" s="12">
         <f>F53*G53</f>
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:8" customHeight="1" ht="90">
       <c r="A54" s="12">
-        <v>93961</v>
+        <v>94500</v>
       </c>
       <c r="B54" s="12"/>
       <c r="C54" s="12" t="s">
         <v>143</v>
       </c>
       <c r="D54" s="13" t="s">
         <v>144</v>
       </c>
       <c r="E54" s="14">
-        <v>13456</v>
+        <v>94500</v>
       </c>
       <c r="F54" s="12">
-        <v>610.0</v>
+        <v>750.0</v>
       </c>
       <c r="G54" s="12">
         <v>0</v>
       </c>
       <c r="H54" s="12">
         <f>F54*G54</f>
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:8" customHeight="1" ht="90">
       <c r="A55" s="12">
-        <v>93974</v>
+        <v>106923</v>
       </c>
       <c r="B55" s="12"/>
       <c r="C55" s="12" t="s">
         <v>145</v>
       </c>
       <c r="D55" s="13" t="s">
         <v>146</v>
       </c>
-      <c r="E55" s="14" t="s">
-        <v>147</v>
+      <c r="E55" s="14">
+        <v>14163</v>
       </c>
       <c r="F55" s="12">
-        <v>2530.0</v>
+        <v>920.0</v>
       </c>
       <c r="G55" s="12">
         <v>0</v>
       </c>
       <c r="H55" s="12">
         <f>F55*G55</f>
         <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:8" customHeight="1" ht="90">
       <c r="A56" s="12">
-        <v>94128</v>
+        <v>107673</v>
       </c>
       <c r="B56" s="12"/>
       <c r="C56" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="D56" s="13" t="s">
         <v>148</v>
       </c>
-      <c r="D56" s="13" t="s">
-[...3 lines deleted...]
-        <v>150</v>
+      <c r="E56" s="14">
+        <v>107673</v>
       </c>
       <c r="F56" s="12">
-        <v>565.0</v>
+        <v>980.0</v>
       </c>
       <c r="G56" s="12">
         <v>0</v>
       </c>
       <c r="H56" s="12">
         <f>F56*G56</f>
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:8" customHeight="1" ht="90">
       <c r="A57" s="12">
-        <v>94129</v>
+        <v>107722</v>
       </c>
       <c r="B57" s="12"/>
       <c r="C57" s="12" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="D57" s="13" t="s">
-        <v>152</v>
-[...2 lines deleted...]
-        <v>153</v>
+        <v>150</v>
+      </c>
+      <c r="E57" s="14">
+        <v>107722</v>
       </c>
       <c r="F57" s="12">
-        <v>460.0</v>
+        <v>1840.0</v>
       </c>
       <c r="G57" s="12">
         <v>0</v>
       </c>
       <c r="H57" s="12">
         <f>F57*G57</f>
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:8" customHeight="1" ht="90">
       <c r="A58" s="12">
-        <v>94184</v>
+        <v>107827</v>
       </c>
       <c r="B58" s="12"/>
       <c r="C58" s="12" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="D58" s="13" t="s">
-        <v>155</v>
-[...2 lines deleted...]
-        <v>156</v>
+        <v>152</v>
+      </c>
+      <c r="E58" s="14">
+        <v>107827</v>
       </c>
       <c r="F58" s="12">
-        <v>242.0</v>
+        <v>920.0</v>
       </c>
       <c r="G58" s="12">
         <v>0</v>
       </c>
       <c r="H58" s="12">
         <f>F58*G58</f>
         <v>0</v>
       </c>
     </row>
     <row r="59" spans="1:8" customHeight="1" ht="90">
       <c r="A59" s="12">
-        <v>94212</v>
+        <v>107910</v>
       </c>
       <c r="B59" s="12"/>
       <c r="C59" s="12" t="s">
-        <v>157</v>
+        <v>153</v>
       </c>
       <c r="D59" s="13" t="s">
-        <v>158</v>
-[...2 lines deleted...]
-        <v>159</v>
+        <v>154</v>
+      </c>
+      <c r="E59" s="14">
+        <v>107910</v>
       </c>
       <c r="F59" s="12">
-        <v>1100.0</v>
+        <v>1300.0</v>
       </c>
       <c r="G59" s="12">
         <v>0</v>
       </c>
       <c r="H59" s="12">
         <f>F59*G59</f>
         <v>0</v>
       </c>
     </row>
     <row r="60" spans="1:8" customHeight="1" ht="90">
       <c r="A60" s="12">
-        <v>94319</v>
+        <v>108416</v>
       </c>
       <c r="B60" s="12"/>
       <c r="C60" s="12" t="s">
-        <v>160</v>
+        <v>155</v>
       </c>
       <c r="D60" s="13" t="s">
-        <v>161</v>
+        <v>156</v>
       </c>
       <c r="E60" s="14">
-        <v>13842</v>
+        <v>108416</v>
       </c>
       <c r="F60" s="12">
-        <v>518.0</v>
+        <v>920.0</v>
       </c>
       <c r="G60" s="12">
         <v>0</v>
       </c>
       <c r="H60" s="12">
         <f>F60*G60</f>
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:8" customHeight="1" ht="90">
       <c r="A61" s="12">
-        <v>94348</v>
+        <v>108421</v>
       </c>
       <c r="B61" s="12"/>
       <c r="C61" s="12" t="s">
-        <v>162</v>
+        <v>157</v>
       </c>
       <c r="D61" s="13" t="s">
-        <v>163</v>
-[...2 lines deleted...]
-        <v>164</v>
+        <v>158</v>
+      </c>
+      <c r="E61" s="14">
+        <v>108421</v>
       </c>
       <c r="F61" s="12">
-        <v>334.0</v>
+        <v>575.0</v>
       </c>
       <c r="G61" s="12">
         <v>0</v>
       </c>
       <c r="H61" s="12">
         <f>F61*G61</f>
         <v>0</v>
       </c>
     </row>
     <row r="62" spans="1:8" customHeight="1" ht="90">
       <c r="A62" s="12">
-        <v>94484</v>
+        <v>109538</v>
       </c>
       <c r="B62" s="12"/>
       <c r="C62" s="12" t="s">
-        <v>165</v>
+        <v>159</v>
       </c>
       <c r="D62" s="13" t="s">
-        <v>166</v>
-[...2 lines deleted...]
-        <v>167</v>
+        <v>160</v>
+      </c>
+      <c r="E62" s="14">
+        <v>109538</v>
       </c>
       <c r="F62" s="12">
-        <v>187.0</v>
+        <v>290.0</v>
       </c>
       <c r="G62" s="12">
         <v>0</v>
       </c>
       <c r="H62" s="12">
         <f>F62*G62</f>
         <v>0</v>
       </c>
     </row>
     <row r="63" spans="1:8" customHeight="1" ht="90">
       <c r="A63" s="12">
-        <v>94500</v>
+        <v>109543</v>
       </c>
       <c r="B63" s="12"/>
       <c r="C63" s="12" t="s">
-        <v>168</v>
+        <v>161</v>
       </c>
       <c r="D63" s="13" t="s">
-        <v>169</v>
+        <v>162</v>
       </c>
       <c r="E63" s="14">
-        <v>94500</v>
+        <v>109543</v>
       </c>
       <c r="F63" s="12">
-        <v>750.0</v>
+        <v>470.0</v>
       </c>
       <c r="G63" s="12">
         <v>0</v>
       </c>
       <c r="H63" s="12">
         <f>F63*G63</f>
         <v>0</v>
       </c>
     </row>
     <row r="64" spans="1:8" customHeight="1" ht="90">
       <c r="A64" s="12">
-        <v>106923</v>
+        <v>139196</v>
       </c>
       <c r="B64" s="12"/>
       <c r="C64" s="12" t="s">
-        <v>170</v>
+        <v>163</v>
       </c>
       <c r="D64" s="13" t="s">
-        <v>171</v>
+        <v>164</v>
       </c>
       <c r="E64" s="14">
-        <v>14163</v>
+        <v>139196</v>
       </c>
       <c r="F64" s="12">
-        <v>920.0</v>
+        <v>265.0</v>
       </c>
       <c r="G64" s="12">
         <v>0</v>
       </c>
       <c r="H64" s="12">
         <f>F64*G64</f>
         <v>0</v>
       </c>
     </row>
     <row r="65" spans="1:8" customHeight="1" ht="90">
       <c r="A65" s="12">
-        <v>106979</v>
+        <v>143617</v>
       </c>
       <c r="B65" s="12"/>
       <c r="C65" s="12" t="s">
-        <v>172</v>
+        <v>165</v>
       </c>
       <c r="D65" s="13" t="s">
-        <v>173</v>
+        <v>166</v>
       </c>
       <c r="E65" s="14">
-        <v>106979</v>
+        <v>143617</v>
       </c>
       <c r="F65" s="12">
-        <v>200.0</v>
+        <v>460.0</v>
       </c>
       <c r="G65" s="12">
         <v>0</v>
       </c>
       <c r="H65" s="12">
         <f>F65*G65</f>
         <v>0</v>
       </c>
     </row>
     <row r="66" spans="1:8" customHeight="1" ht="90">
       <c r="A66" s="12">
-        <v>107668</v>
+        <v>143792</v>
       </c>
       <c r="B66" s="12"/>
       <c r="C66" s="12" t="s">
-        <v>174</v>
+        <v>167</v>
       </c>
       <c r="D66" s="13" t="s">
-        <v>175</v>
+        <v>168</v>
       </c>
       <c r="E66" s="14">
-        <v>107668</v>
+        <v>143792</v>
       </c>
       <c r="F66" s="12">
-        <v>590.0</v>
+        <v>15.0</v>
       </c>
       <c r="G66" s="12">
         <v>0</v>
       </c>
       <c r="H66" s="12">
         <f>F66*G66</f>
         <v>0</v>
       </c>
     </row>
     <row r="67" spans="1:8" customHeight="1" ht="90">
       <c r="A67" s="12">
-        <v>107673</v>
+        <v>143794</v>
       </c>
       <c r="B67" s="12"/>
       <c r="C67" s="12" t="s">
-        <v>176</v>
+        <v>169</v>
       </c>
       <c r="D67" s="13" t="s">
-        <v>177</v>
+        <v>170</v>
       </c>
       <c r="E67" s="14">
-        <v>107673</v>
+        <v>143794</v>
       </c>
       <c r="F67" s="12">
-        <v>980.0</v>
+        <v>115.0</v>
       </c>
       <c r="G67" s="12">
         <v>0</v>
       </c>
       <c r="H67" s="12">
         <f>F67*G67</f>
         <v>0</v>
       </c>
     </row>
-    <row r="68" spans="1:8" customHeight="1" ht="90">
-[...22 lines deleted...]
-      </c>
+    <row r="68" spans="1:8">
+      <c r="A68" s="8" t="s">
+        <v>171</v>
+      </c>
+      <c r="B68" s="9"/>
+      <c r="C68" s="9"/>
+      <c r="D68" s="9"/>
+      <c r="E68" s="9"/>
+      <c r="F68" s="9"/>
+      <c r="G68" s="9"/>
+      <c r="H68" s="9"/>
     </row>
     <row r="69" spans="1:8" customHeight="1" ht="90">
       <c r="A69" s="12">
-        <v>107910</v>
+        <v>139786</v>
       </c>
       <c r="B69" s="12"/>
       <c r="C69" s="12" t="s">
-        <v>180</v>
+        <v>172</v>
       </c>
       <c r="D69" s="13" t="s">
-        <v>181</v>
-[...2 lines deleted...]
-        <v>107910</v>
+        <v>173</v>
+      </c>
+      <c r="E69" s="14" t="s">
+        <v>174</v>
       </c>
       <c r="F69" s="12">
-        <v>2185.0</v>
+        <v>73.0</v>
       </c>
       <c r="G69" s="12">
         <v>0</v>
       </c>
       <c r="H69" s="12">
         <f>F69*G69</f>
         <v>0</v>
       </c>
     </row>
     <row r="70" spans="1:8" customHeight="1" ht="90">
       <c r="A70" s="12">
-        <v>108416</v>
+        <v>139787</v>
       </c>
       <c r="B70" s="12"/>
       <c r="C70" s="12" t="s">
-        <v>182</v>
+        <v>175</v>
       </c>
       <c r="D70" s="13" t="s">
-        <v>183</v>
+        <v>176</v>
       </c>
       <c r="E70" s="14">
-        <v>108416</v>
+        <v>53019</v>
       </c>
       <c r="F70" s="12">
-        <v>920.0</v>
+        <v>118.0</v>
       </c>
       <c r="G70" s="12">
         <v>0</v>
       </c>
       <c r="H70" s="12">
         <f>F70*G70</f>
         <v>0</v>
       </c>
     </row>
     <row r="71" spans="1:8" customHeight="1" ht="90">
       <c r="A71" s="12">
-        <v>108421</v>
+        <v>139788</v>
       </c>
       <c r="B71" s="12"/>
       <c r="C71" s="12" t="s">
-        <v>184</v>
+        <v>177</v>
       </c>
       <c r="D71" s="13" t="s">
-        <v>185</v>
+        <v>178</v>
       </c>
       <c r="E71" s="14">
-        <v>108421</v>
+        <v>53036</v>
       </c>
       <c r="F71" s="12">
-        <v>575.0</v>
+        <v>546.0</v>
       </c>
       <c r="G71" s="12">
         <v>0</v>
       </c>
       <c r="H71" s="12">
         <f>F71*G71</f>
         <v>0</v>
       </c>
     </row>
     <row r="72" spans="1:8" customHeight="1" ht="90">
       <c r="A72" s="12">
-        <v>109538</v>
+        <v>139789</v>
       </c>
       <c r="B72" s="12"/>
       <c r="C72" s="12" t="s">
-        <v>186</v>
+        <v>179</v>
       </c>
       <c r="D72" s="13" t="s">
-        <v>187</v>
+        <v>180</v>
       </c>
       <c r="E72" s="14">
-        <v>109538</v>
+        <v>53039</v>
       </c>
       <c r="F72" s="12">
-        <v>290.0</v>
+        <v>458.0</v>
       </c>
       <c r="G72" s="12">
         <v>0</v>
       </c>
       <c r="H72" s="12">
         <f>F72*G72</f>
         <v>0</v>
       </c>
     </row>
     <row r="73" spans="1:8" customHeight="1" ht="90">
       <c r="A73" s="12">
-        <v>109543</v>
+        <v>139790</v>
       </c>
       <c r="B73" s="12"/>
       <c r="C73" s="12" t="s">
-        <v>188</v>
+        <v>181</v>
       </c>
       <c r="D73" s="13" t="s">
-        <v>189</v>
+        <v>182</v>
       </c>
       <c r="E73" s="14">
-        <v>109543</v>
+        <v>53035</v>
       </c>
       <c r="F73" s="12">
-        <v>470.0</v>
+        <v>620.0</v>
       </c>
       <c r="G73" s="12">
         <v>0</v>
       </c>
       <c r="H73" s="12">
         <f>F73*G73</f>
         <v>0</v>
       </c>
     </row>
     <row r="74" spans="1:8" customHeight="1" ht="90">
       <c r="A74" s="12">
-        <v>112451</v>
+        <v>139791</v>
       </c>
       <c r="B74" s="12"/>
       <c r="C74" s="12" t="s">
-        <v>190</v>
+        <v>183</v>
       </c>
       <c r="D74" s="13" t="s">
-        <v>191</v>
+        <v>184</v>
       </c>
       <c r="E74" s="14">
-        <v>112451</v>
+        <v>53033</v>
       </c>
       <c r="F74" s="12">
-        <v>635.0</v>
+        <v>512.0</v>
       </c>
       <c r="G74" s="12">
         <v>0</v>
       </c>
       <c r="H74" s="12">
         <f>F74*G74</f>
         <v>0</v>
       </c>
     </row>
     <row r="75" spans="1:8" customHeight="1" ht="90">
       <c r="A75" s="12">
-        <v>113486</v>
+        <v>139794</v>
       </c>
       <c r="B75" s="12"/>
       <c r="C75" s="12" t="s">
-        <v>192</v>
+        <v>185</v>
       </c>
       <c r="D75" s="13" t="s">
-        <v>193</v>
+        <v>186</v>
       </c>
       <c r="E75" s="14">
-        <v>113486</v>
+        <v>53040</v>
       </c>
       <c r="F75" s="12">
-        <v>1035.0</v>
+        <v>663.0</v>
       </c>
       <c r="G75" s="12">
         <v>0</v>
       </c>
       <c r="H75" s="12">
         <f>F75*G75</f>
         <v>0</v>
       </c>
     </row>
     <row r="76" spans="1:8" customHeight="1" ht="90">
       <c r="A76" s="12">
-        <v>113549</v>
+        <v>139795</v>
       </c>
       <c r="B76" s="12"/>
       <c r="C76" s="12" t="s">
-        <v>194</v>
+        <v>187</v>
       </c>
       <c r="D76" s="13" t="s">
-        <v>195</v>
+        <v>188</v>
       </c>
       <c r="E76" s="14">
-        <v>113549</v>
+        <v>4023.11</v>
       </c>
       <c r="F76" s="12">
-        <v>460.0</v>
+        <v>493.0</v>
       </c>
       <c r="G76" s="12">
         <v>0</v>
       </c>
       <c r="H76" s="12">
         <f>F76*G76</f>
         <v>0</v>
       </c>
     </row>
     <row r="77" spans="1:8" customHeight="1" ht="90">
       <c r="A77" s="12">
-        <v>113554</v>
+        <v>139796</v>
       </c>
       <c r="B77" s="12"/>
       <c r="C77" s="12" t="s">
-        <v>196</v>
+        <v>189</v>
       </c>
       <c r="D77" s="13" t="s">
-        <v>197</v>
+        <v>190</v>
       </c>
       <c r="E77" s="14">
-        <v>113554</v>
+        <v>4022.03</v>
       </c>
       <c r="F77" s="12">
-        <v>1380.0</v>
+        <v>493.0</v>
       </c>
       <c r="G77" s="12">
         <v>0</v>
       </c>
       <c r="H77" s="12">
         <f>F77*G77</f>
         <v>0</v>
       </c>
     </row>
     <row r="78" spans="1:8" customHeight="1" ht="90">
       <c r="A78" s="12">
-        <v>139196</v>
+        <v>139805</v>
       </c>
       <c r="B78" s="12"/>
       <c r="C78" s="12" t="s">
-        <v>198</v>
+        <v>191</v>
       </c>
       <c r="D78" s="13" t="s">
-        <v>199</v>
-[...2 lines deleted...]
-        <v>139196</v>
+        <v>192</v>
+      </c>
+      <c r="E78" s="14" t="s">
+        <v>193</v>
       </c>
       <c r="F78" s="12">
-        <v>265.0</v>
+        <v>362.0</v>
       </c>
       <c r="G78" s="12">
         <v>0</v>
       </c>
       <c r="H78" s="12">
         <f>F78*G78</f>
         <v>0</v>
       </c>
     </row>
     <row r="79" spans="1:8" customHeight="1" ht="90">
       <c r="A79" s="12">
-        <v>143518</v>
+        <v>139806</v>
       </c>
       <c r="B79" s="12"/>
       <c r="C79" s="12" t="s">
-        <v>200</v>
+        <v>194</v>
       </c>
       <c r="D79" s="13" t="s">
-        <v>201</v>
-[...2 lines deleted...]
-        <v>143518</v>
+        <v>195</v>
+      </c>
+      <c r="E79" s="14" t="s">
+        <v>196</v>
       </c>
       <c r="F79" s="12">
-        <v>4025.0</v>
+        <v>547.0</v>
       </c>
       <c r="G79" s="12">
         <v>0</v>
       </c>
       <c r="H79" s="12">
         <f>F79*G79</f>
         <v>0</v>
       </c>
     </row>
     <row r="80" spans="1:8" customHeight="1" ht="90">
       <c r="A80" s="12">
-        <v>143519</v>
+        <v>139807</v>
       </c>
       <c r="B80" s="12"/>
       <c r="C80" s="12" t="s">
-        <v>202</v>
+        <v>197</v>
       </c>
       <c r="D80" s="13" t="s">
-        <v>203</v>
-[...2 lines deleted...]
-        <v>143519</v>
+        <v>198</v>
+      </c>
+      <c r="E80" s="14" t="s">
+        <v>199</v>
       </c>
       <c r="F80" s="12">
-        <v>460.0</v>
+        <v>359.0</v>
       </c>
       <c r="G80" s="12">
         <v>0</v>
       </c>
       <c r="H80" s="12">
         <f>F80*G80</f>
         <v>0</v>
       </c>
     </row>
     <row r="81" spans="1:8" customHeight="1" ht="90">
       <c r="A81" s="12">
-        <v>143527</v>
+        <v>139808</v>
       </c>
       <c r="B81" s="12"/>
       <c r="C81" s="12" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
       <c r="D81" s="13" t="s">
-        <v>205</v>
-[...2 lines deleted...]
-        <v>143527</v>
+        <v>201</v>
+      </c>
+      <c r="E81" s="14" t="s">
+        <v>202</v>
       </c>
       <c r="F81" s="12">
-        <v>635.0</v>
+        <v>359.0</v>
       </c>
       <c r="G81" s="12">
         <v>0</v>
       </c>
       <c r="H81" s="12">
         <f>F81*G81</f>
         <v>0</v>
       </c>
     </row>
     <row r="82" spans="1:8" customHeight="1" ht="90">
       <c r="A82" s="12">
-        <v>143617</v>
+        <v>139809</v>
       </c>
       <c r="B82" s="12"/>
       <c r="C82" s="12" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="D82" s="13" t="s">
-        <v>207</v>
-[...2 lines deleted...]
-        <v>143617</v>
+        <v>204</v>
+      </c>
+      <c r="E82" s="14" t="s">
+        <v>205</v>
       </c>
       <c r="F82" s="12">
-        <v>460.0</v>
+        <v>359.0</v>
       </c>
       <c r="G82" s="12">
         <v>0</v>
       </c>
       <c r="H82" s="12">
         <f>F82*G82</f>
         <v>0</v>
       </c>
     </row>
     <row r="83" spans="1:8" customHeight="1" ht="90">
       <c r="A83" s="12">
-        <v>143777</v>
+        <v>139810</v>
       </c>
       <c r="B83" s="12"/>
       <c r="C83" s="12" t="s">
+        <v>206</v>
+      </c>
+      <c r="D83" s="13" t="s">
+        <v>207</v>
+      </c>
+      <c r="E83" s="14" t="s">
         <v>208</v>
       </c>
-      <c r="D83" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F83" s="12">
-        <v>405.0</v>
+        <v>128.0</v>
       </c>
       <c r="G83" s="12">
         <v>0</v>
       </c>
       <c r="H83" s="12">
         <f>F83*G83</f>
         <v>0</v>
       </c>
     </row>
     <row r="84" spans="1:8" customHeight="1" ht="90">
       <c r="A84" s="12">
-        <v>143792</v>
+        <v>139811</v>
       </c>
       <c r="B84" s="12"/>
       <c r="C84" s="12" t="s">
+        <v>209</v>
+      </c>
+      <c r="D84" s="13" t="s">
         <v>210</v>
       </c>
-      <c r="D84" s="13" t="s">
+      <c r="E84" s="14" t="s">
         <v>211</v>
       </c>
-      <c r="E84" s="14">
-[...1 lines deleted...]
-      </c>
       <c r="F84" s="12">
-        <v>15.0</v>
+        <v>529.0</v>
       </c>
       <c r="G84" s="12">
         <v>0</v>
       </c>
       <c r="H84" s="12">
         <f>F84*G84</f>
         <v>0</v>
       </c>
     </row>
     <row r="85" spans="1:8" customHeight="1" ht="90">
       <c r="A85" s="12">
-        <v>143794</v>
+        <v>139812</v>
       </c>
       <c r="B85" s="12"/>
       <c r="C85" s="12" t="s">
         <v>212</v>
       </c>
       <c r="D85" s="13" t="s">
         <v>213</v>
       </c>
       <c r="E85" s="14">
-        <v>143794</v>
+        <v>53041</v>
       </c>
       <c r="F85" s="12">
-        <v>115.0</v>
+        <v>557.0</v>
       </c>
       <c r="G85" s="12">
         <v>0</v>
       </c>
       <c r="H85" s="12">
         <f>F85*G85</f>
         <v>0</v>
       </c>
     </row>
     <row r="86" spans="1:8" customHeight="1" ht="90">
       <c r="A86" s="12">
-        <v>143821</v>
+        <v>139813</v>
       </c>
       <c r="B86" s="12"/>
       <c r="C86" s="12" t="s">
         <v>214</v>
       </c>
       <c r="D86" s="13" t="s">
         <v>215</v>
       </c>
-      <c r="E86" s="14">
-        <v>143821</v>
+      <c r="E86" s="14" t="s">
+        <v>216</v>
       </c>
       <c r="F86" s="12">
-        <v>230.0</v>
+        <v>362.0</v>
       </c>
       <c r="G86" s="12">
         <v>0</v>
       </c>
       <c r="H86" s="12">
         <f>F86*G86</f>
         <v>0</v>
       </c>
     </row>
     <row r="87" spans="1:8" customHeight="1" ht="90">
       <c r="A87" s="12">
-        <v>143861</v>
+        <v>139814</v>
       </c>
       <c r="B87" s="12"/>
       <c r="C87" s="12" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="D87" s="13" t="s">
-        <v>217</v>
-[...2 lines deleted...]
-        <v>143861</v>
+        <v>218</v>
+      </c>
+      <c r="E87" s="14" t="s">
+        <v>219</v>
       </c>
       <c r="F87" s="12">
-        <v>1035.0</v>
+        <v>362.0</v>
       </c>
       <c r="G87" s="12">
         <v>0</v>
       </c>
       <c r="H87" s="12">
         <f>F87*G87</f>
         <v>0</v>
       </c>
     </row>
-    <row r="88" spans="1:8">
-[...9 lines deleted...]
-      <c r="H88" s="9"/>
+    <row r="88" spans="1:8" customHeight="1" ht="90">
+      <c r="A88" s="12">
+        <v>139816</v>
+      </c>
+      <c r="B88" s="12"/>
+      <c r="C88" s="12" t="s">
+        <v>220</v>
+      </c>
+      <c r="D88" s="13" t="s">
+        <v>221</v>
+      </c>
+      <c r="E88" s="14" t="s">
+        <v>222</v>
+      </c>
+      <c r="F88" s="12">
+        <v>362.0</v>
+      </c>
+      <c r="G88" s="12">
+        <v>0</v>
+      </c>
+      <c r="H88" s="12">
+        <f>F88*G88</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="89" spans="1:8" customHeight="1" ht="90">
       <c r="A89" s="12">
-        <v>139786</v>
+        <v>139817</v>
       </c>
       <c r="B89" s="12"/>
       <c r="C89" s="12" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="D89" s="13" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="E89" s="14" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="F89" s="12">
-        <v>73.0</v>
+        <v>680.0</v>
       </c>
       <c r="G89" s="12">
         <v>0</v>
       </c>
       <c r="H89" s="12">
         <f>F89*G89</f>
         <v>0</v>
       </c>
     </row>
     <row r="90" spans="1:8" customHeight="1" ht="90">
       <c r="A90" s="12">
-        <v>139787</v>
+        <v>139818</v>
       </c>
       <c r="B90" s="12"/>
       <c r="C90" s="12" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
       <c r="D90" s="13" t="s">
-        <v>223</v>
-[...2 lines deleted...]
-        <v>53019</v>
+        <v>227</v>
+      </c>
+      <c r="E90" s="14" t="s">
+        <v>228</v>
       </c>
       <c r="F90" s="12">
-        <v>118.0</v>
+        <v>181.0</v>
       </c>
       <c r="G90" s="12">
         <v>0</v>
       </c>
       <c r="H90" s="12">
         <f>F90*G90</f>
         <v>0</v>
       </c>
     </row>
     <row r="91" spans="1:8" customHeight="1" ht="90">
       <c r="A91" s="12">
-        <v>139788</v>
+        <v>139819</v>
       </c>
       <c r="B91" s="12"/>
       <c r="C91" s="12" t="s">
-        <v>224</v>
+        <v>229</v>
       </c>
       <c r="D91" s="13" t="s">
-        <v>225</v>
-[...2 lines deleted...]
-        <v>53036</v>
+        <v>230</v>
+      </c>
+      <c r="E91" s="14" t="s">
+        <v>231</v>
       </c>
       <c r="F91" s="12">
-        <v>546.0</v>
+        <v>410.0</v>
       </c>
       <c r="G91" s="12">
         <v>0</v>
       </c>
       <c r="H91" s="12">
         <f>F91*G91</f>
         <v>0</v>
       </c>
     </row>
     <row r="92" spans="1:8" customHeight="1" ht="90">
       <c r="A92" s="12">
-        <v>139789</v>
+        <v>139820</v>
       </c>
       <c r="B92" s="12"/>
       <c r="C92" s="12" t="s">
-        <v>226</v>
+        <v>232</v>
       </c>
       <c r="D92" s="13" t="s">
-        <v>227</v>
-[...2 lines deleted...]
-        <v>53039</v>
+        <v>233</v>
+      </c>
+      <c r="E92" s="14" t="s">
+        <v>234</v>
       </c>
       <c r="F92" s="12">
-        <v>458.0</v>
+        <v>414.0</v>
       </c>
       <c r="G92" s="12">
         <v>0</v>
       </c>
       <c r="H92" s="12">
         <f>F92*G92</f>
         <v>0</v>
       </c>
     </row>
     <row r="93" spans="1:8" customHeight="1" ht="90">
       <c r="A93" s="12">
-        <v>139790</v>
+        <v>139821</v>
       </c>
       <c r="B93" s="12"/>
       <c r="C93" s="12" t="s">
-        <v>228</v>
+        <v>235</v>
       </c>
       <c r="D93" s="13" t="s">
-        <v>229</v>
-[...2 lines deleted...]
-        <v>53035</v>
+        <v>236</v>
+      </c>
+      <c r="E93" s="14" t="s">
+        <v>237</v>
       </c>
       <c r="F93" s="12">
-        <v>620.0</v>
+        <v>286.0</v>
       </c>
       <c r="G93" s="12">
         <v>0</v>
       </c>
       <c r="H93" s="12">
         <f>F93*G93</f>
         <v>0</v>
       </c>
     </row>
     <row r="94" spans="1:8" customHeight="1" ht="90">
       <c r="A94" s="12">
-        <v>139791</v>
+        <v>139823</v>
       </c>
       <c r="B94" s="12"/>
       <c r="C94" s="12" t="s">
-        <v>230</v>
+        <v>238</v>
       </c>
       <c r="D94" s="13" t="s">
-        <v>231</v>
-[...2 lines deleted...]
-        <v>53033</v>
+        <v>239</v>
+      </c>
+      <c r="E94" s="14" t="s">
+        <v>240</v>
       </c>
       <c r="F94" s="12">
-        <v>512.0</v>
+        <v>638.0</v>
       </c>
       <c r="G94" s="12">
         <v>0</v>
       </c>
       <c r="H94" s="12">
         <f>F94*G94</f>
         <v>0</v>
       </c>
     </row>
     <row r="95" spans="1:8" customHeight="1" ht="90">
       <c r="A95" s="12">
-        <v>139794</v>
+        <v>139824</v>
       </c>
       <c r="B95" s="12"/>
       <c r="C95" s="12" t="s">
-        <v>232</v>
+        <v>241</v>
       </c>
       <c r="D95" s="13" t="s">
-        <v>233</v>
-[...2 lines deleted...]
-        <v>53040</v>
+        <v>242</v>
+      </c>
+      <c r="E95" s="14" t="s">
+        <v>243</v>
       </c>
       <c r="F95" s="12">
-        <v>663.0</v>
+        <v>367.0</v>
       </c>
       <c r="G95" s="12">
         <v>0</v>
       </c>
       <c r="H95" s="12">
         <f>F95*G95</f>
         <v>0</v>
       </c>
     </row>
     <row r="96" spans="1:8" customHeight="1" ht="90">
       <c r="A96" s="12">
-        <v>139795</v>
+        <v>139825</v>
       </c>
       <c r="B96" s="12"/>
       <c r="C96" s="12" t="s">
-        <v>234</v>
+        <v>244</v>
       </c>
       <c r="D96" s="13" t="s">
-        <v>235</v>
-[...2 lines deleted...]
-        <v>4023.11</v>
+        <v>245</v>
+      </c>
+      <c r="E96" s="14" t="s">
+        <v>246</v>
       </c>
       <c r="F96" s="12">
-        <v>493.0</v>
+        <v>491.0</v>
       </c>
       <c r="G96" s="12">
         <v>0</v>
       </c>
       <c r="H96" s="12">
         <f>F96*G96</f>
         <v>0</v>
       </c>
     </row>
     <row r="97" spans="1:8" customHeight="1" ht="90">
       <c r="A97" s="12">
-        <v>139796</v>
+        <v>139826</v>
       </c>
       <c r="B97" s="12"/>
       <c r="C97" s="12" t="s">
-        <v>236</v>
+        <v>247</v>
       </c>
       <c r="D97" s="13" t="s">
-        <v>237</v>
-[...2 lines deleted...]
-        <v>4022.03</v>
+        <v>248</v>
+      </c>
+      <c r="E97" s="14" t="s">
+        <v>249</v>
       </c>
       <c r="F97" s="12">
-        <v>493.0</v>
+        <v>439.0</v>
       </c>
       <c r="G97" s="12">
         <v>0</v>
       </c>
       <c r="H97" s="12">
         <f>F97*G97</f>
         <v>0</v>
       </c>
     </row>
     <row r="98" spans="1:8" customHeight="1" ht="90">
       <c r="A98" s="12">
-        <v>139805</v>
+        <v>139827</v>
       </c>
       <c r="B98" s="12"/>
       <c r="C98" s="12" t="s">
-        <v>238</v>
+        <v>250</v>
       </c>
       <c r="D98" s="13" t="s">
-        <v>239</v>
+        <v>251</v>
       </c>
       <c r="E98" s="14" t="s">
-        <v>240</v>
+        <v>252</v>
       </c>
       <c r="F98" s="12">
-        <v>362.0</v>
+        <v>539.0</v>
       </c>
       <c r="G98" s="12">
         <v>0</v>
       </c>
       <c r="H98" s="12">
         <f>F98*G98</f>
         <v>0</v>
       </c>
     </row>
     <row r="99" spans="1:8" customHeight="1" ht="90">
       <c r="A99" s="12">
-        <v>139806</v>
+        <v>139828</v>
       </c>
       <c r="B99" s="12"/>
       <c r="C99" s="12" t="s">
-        <v>241</v>
+        <v>253</v>
       </c>
       <c r="D99" s="13" t="s">
-        <v>242</v>
+        <v>254</v>
       </c>
       <c r="E99" s="14" t="s">
-        <v>243</v>
+        <v>255</v>
       </c>
       <c r="F99" s="12">
-        <v>547.0</v>
+        <v>423.0</v>
       </c>
       <c r="G99" s="12">
         <v>0</v>
       </c>
       <c r="H99" s="12">
         <f>F99*G99</f>
         <v>0</v>
       </c>
     </row>
     <row r="100" spans="1:8" customHeight="1" ht="90">
       <c r="A100" s="12">
-        <v>139807</v>
+        <v>139829</v>
       </c>
       <c r="B100" s="12"/>
       <c r="C100" s="12" t="s">
-        <v>244</v>
+        <v>256</v>
       </c>
       <c r="D100" s="13" t="s">
-        <v>245</v>
+        <v>257</v>
       </c>
       <c r="E100" s="14" t="s">
-        <v>246</v>
+        <v>258</v>
       </c>
       <c r="F100" s="12">
-        <v>359.0</v>
+        <v>394.0</v>
       </c>
       <c r="G100" s="12">
         <v>0</v>
       </c>
       <c r="H100" s="12">
         <f>F100*G100</f>
         <v>0</v>
       </c>
     </row>
     <row r="101" spans="1:8" customHeight="1" ht="90">
       <c r="A101" s="12">
-        <v>139808</v>
+        <v>139830</v>
       </c>
       <c r="B101" s="12"/>
       <c r="C101" s="12" t="s">
-        <v>247</v>
+        <v>259</v>
       </c>
       <c r="D101" s="13" t="s">
-        <v>248</v>
+        <v>260</v>
       </c>
       <c r="E101" s="14" t="s">
-        <v>249</v>
+        <v>261</v>
       </c>
       <c r="F101" s="12">
-        <v>359.0</v>
+        <v>462.0</v>
       </c>
       <c r="G101" s="12">
         <v>0</v>
       </c>
       <c r="H101" s="12">
         <f>F101*G101</f>
         <v>0</v>
       </c>
     </row>
     <row r="102" spans="1:8" customHeight="1" ht="90">
       <c r="A102" s="12">
-        <v>139809</v>
+        <v>139843</v>
       </c>
       <c r="B102" s="12"/>
       <c r="C102" s="12" t="s">
-        <v>250</v>
+        <v>262</v>
       </c>
       <c r="D102" s="13" t="s">
-        <v>251</v>
+        <v>263</v>
       </c>
       <c r="E102" s="14" t="s">
-        <v>252</v>
+        <v>264</v>
       </c>
       <c r="F102" s="12">
-        <v>359.0</v>
+        <v>441.0</v>
       </c>
       <c r="G102" s="12">
         <v>0</v>
       </c>
       <c r="H102" s="12">
         <f>F102*G102</f>
         <v>0</v>
       </c>
     </row>
     <row r="103" spans="1:8" customHeight="1" ht="90">
       <c r="A103" s="12">
-        <v>139810</v>
+        <v>139844</v>
       </c>
       <c r="B103" s="12"/>
       <c r="C103" s="12" t="s">
-        <v>253</v>
+        <v>265</v>
       </c>
       <c r="D103" s="13" t="s">
-        <v>254</v>
+        <v>266</v>
       </c>
       <c r="E103" s="14" t="s">
-        <v>255</v>
+        <v>267</v>
       </c>
       <c r="F103" s="12">
-        <v>128.0</v>
+        <v>60.0</v>
       </c>
       <c r="G103" s="12">
         <v>0</v>
       </c>
       <c r="H103" s="12">
         <f>F103*G103</f>
         <v>0</v>
       </c>
     </row>
-    <row r="104" spans="1:8" customHeight="1" ht="90">
-[...107 lines deleted...]
-      <c r="D108" s="13" t="s">
+    <row r="104" spans="1:8">
+      <c r="A104" s="16" t="s">
         <v>268</v>
       </c>
-      <c r="E108" s="14" t="s">
-[...427 lines deleted...]
-        <f>SUM(H4:H124)</f>
+      <c r="B104" s="15"/>
+      <c r="C104" s="15"/>
+      <c r="D104" s="15"/>
+      <c r="E104" s="15"/>
+      <c r="F104" s="15"/>
+      <c r="G104" s="15">
+        <f>SUM(G4:G103)</f>
+        <v>0</v>
+      </c>
+      <c r="H104" s="15">
+        <f>SUM(H4:H103)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="C1:H1"/>
     <mergeCell ref="D2:H2"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A8:H8"/>
-    <mergeCell ref="A10:H10"/>
-[...2 lines deleted...]
-    <mergeCell ref="A125:F125"/>
+    <mergeCell ref="A15:H15"/>
+    <mergeCell ref="A68:H68"/>
+    <mergeCell ref="A104:F104"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C2" location="'Реквизиты'!A1"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_1"/>
-    <hyperlink ref="D11" r:id="rId_hyperlink_2"/>
-[...3 lines deleted...]
-    <hyperlink ref="D15" r:id="rId_hyperlink_6"/>
+    <hyperlink ref="D10" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="D11" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="D12" r:id="rId_hyperlink_4"/>
+    <hyperlink ref="D13" r:id="rId_hyperlink_5"/>
+    <hyperlink ref="D14" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_9"/>
-    <hyperlink ref="D20" r:id="rId_hyperlink_10"/>
-[...47 lines deleted...]
-    <hyperlink ref="D68" r:id="rId_hyperlink_58"/>
+    <hyperlink ref="D19" r:id="rId_hyperlink_10"/>
+    <hyperlink ref="D20" r:id="rId_hyperlink_11"/>
+    <hyperlink ref="D21" r:id="rId_hyperlink_12"/>
+    <hyperlink ref="D22" r:id="rId_hyperlink_13"/>
+    <hyperlink ref="D23" r:id="rId_hyperlink_14"/>
+    <hyperlink ref="D24" r:id="rId_hyperlink_15"/>
+    <hyperlink ref="D25" r:id="rId_hyperlink_16"/>
+    <hyperlink ref="D26" r:id="rId_hyperlink_17"/>
+    <hyperlink ref="D27" r:id="rId_hyperlink_18"/>
+    <hyperlink ref="D28" r:id="rId_hyperlink_19"/>
+    <hyperlink ref="D29" r:id="rId_hyperlink_20"/>
+    <hyperlink ref="D30" r:id="rId_hyperlink_21"/>
+    <hyperlink ref="D31" r:id="rId_hyperlink_22"/>
+    <hyperlink ref="D32" r:id="rId_hyperlink_23"/>
+    <hyperlink ref="D33" r:id="rId_hyperlink_24"/>
+    <hyperlink ref="D34" r:id="rId_hyperlink_25"/>
+    <hyperlink ref="D35" r:id="rId_hyperlink_26"/>
+    <hyperlink ref="D36" r:id="rId_hyperlink_27"/>
+    <hyperlink ref="D37" r:id="rId_hyperlink_28"/>
+    <hyperlink ref="D38" r:id="rId_hyperlink_29"/>
+    <hyperlink ref="D39" r:id="rId_hyperlink_30"/>
+    <hyperlink ref="D40" r:id="rId_hyperlink_31"/>
+    <hyperlink ref="D41" r:id="rId_hyperlink_32"/>
+    <hyperlink ref="D42" r:id="rId_hyperlink_33"/>
+    <hyperlink ref="D43" r:id="rId_hyperlink_34"/>
+    <hyperlink ref="D44" r:id="rId_hyperlink_35"/>
+    <hyperlink ref="D45" r:id="rId_hyperlink_36"/>
+    <hyperlink ref="D46" r:id="rId_hyperlink_37"/>
+    <hyperlink ref="D47" r:id="rId_hyperlink_38"/>
+    <hyperlink ref="D48" r:id="rId_hyperlink_39"/>
+    <hyperlink ref="D49" r:id="rId_hyperlink_40"/>
+    <hyperlink ref="D50" r:id="rId_hyperlink_41"/>
+    <hyperlink ref="D51" r:id="rId_hyperlink_42"/>
+    <hyperlink ref="D52" r:id="rId_hyperlink_43"/>
+    <hyperlink ref="D53" r:id="rId_hyperlink_44"/>
+    <hyperlink ref="D54" r:id="rId_hyperlink_45"/>
+    <hyperlink ref="D55" r:id="rId_hyperlink_46"/>
+    <hyperlink ref="D56" r:id="rId_hyperlink_47"/>
+    <hyperlink ref="D57" r:id="rId_hyperlink_48"/>
+    <hyperlink ref="D58" r:id="rId_hyperlink_49"/>
+    <hyperlink ref="D59" r:id="rId_hyperlink_50"/>
+    <hyperlink ref="D60" r:id="rId_hyperlink_51"/>
+    <hyperlink ref="D61" r:id="rId_hyperlink_52"/>
+    <hyperlink ref="D62" r:id="rId_hyperlink_53"/>
+    <hyperlink ref="D63" r:id="rId_hyperlink_54"/>
+    <hyperlink ref="D64" r:id="rId_hyperlink_55"/>
+    <hyperlink ref="D65" r:id="rId_hyperlink_56"/>
+    <hyperlink ref="D66" r:id="rId_hyperlink_57"/>
+    <hyperlink ref="D67" r:id="rId_hyperlink_58"/>
     <hyperlink ref="D69" r:id="rId_hyperlink_59"/>
     <hyperlink ref="D70" r:id="rId_hyperlink_60"/>
     <hyperlink ref="D71" r:id="rId_hyperlink_61"/>
     <hyperlink ref="D72" r:id="rId_hyperlink_62"/>
     <hyperlink ref="D73" r:id="rId_hyperlink_63"/>
     <hyperlink ref="D74" r:id="rId_hyperlink_64"/>
     <hyperlink ref="D75" r:id="rId_hyperlink_65"/>
     <hyperlink ref="D76" r:id="rId_hyperlink_66"/>
     <hyperlink ref="D77" r:id="rId_hyperlink_67"/>
     <hyperlink ref="D78" r:id="rId_hyperlink_68"/>
     <hyperlink ref="D79" r:id="rId_hyperlink_69"/>
     <hyperlink ref="D80" r:id="rId_hyperlink_70"/>
     <hyperlink ref="D81" r:id="rId_hyperlink_71"/>
     <hyperlink ref="D82" r:id="rId_hyperlink_72"/>
     <hyperlink ref="D83" r:id="rId_hyperlink_73"/>
     <hyperlink ref="D84" r:id="rId_hyperlink_74"/>
     <hyperlink ref="D85" r:id="rId_hyperlink_75"/>
     <hyperlink ref="D86" r:id="rId_hyperlink_76"/>
     <hyperlink ref="D87" r:id="rId_hyperlink_77"/>
-    <hyperlink ref="D89" r:id="rId_hyperlink_78"/>
-[...34 lines deleted...]
-    <hyperlink ref="D124" r:id="rId_hyperlink_113"/>
+    <hyperlink ref="D88" r:id="rId_hyperlink_78"/>
+    <hyperlink ref="D89" r:id="rId_hyperlink_79"/>
+    <hyperlink ref="D90" r:id="rId_hyperlink_80"/>
+    <hyperlink ref="D91" r:id="rId_hyperlink_81"/>
+    <hyperlink ref="D92" r:id="rId_hyperlink_82"/>
+    <hyperlink ref="D93" r:id="rId_hyperlink_83"/>
+    <hyperlink ref="D94" r:id="rId_hyperlink_84"/>
+    <hyperlink ref="D95" r:id="rId_hyperlink_85"/>
+    <hyperlink ref="D96" r:id="rId_hyperlink_86"/>
+    <hyperlink ref="D97" r:id="rId_hyperlink_87"/>
+    <hyperlink ref="D98" r:id="rId_hyperlink_88"/>
+    <hyperlink ref="D99" r:id="rId_hyperlink_89"/>
+    <hyperlink ref="D100" r:id="rId_hyperlink_90"/>
+    <hyperlink ref="D101" r:id="rId_hyperlink_91"/>
+    <hyperlink ref="D102" r:id="rId_hyperlink_92"/>
+    <hyperlink ref="D103" r:id="rId_hyperlink_93"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="90" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" s="11" t="s">
-        <v>319</v>
+        <v>269</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>320</v>
+        <v>270</v>
       </c>
     </row>
     <row r="3" spans="1:1">
       <c r="A3" s="10" t="s">
-        <v>321</v>
+        <v>271</v>
       </c>
     </row>
     <row r="4" spans="1:1">
       <c r="A4" t="s">
-        <v>322</v>
+        <v>272</v>
       </c>
     </row>
     <row r="5" spans="1:1">
       <c r="A5" t="s">
-        <v>323</v>
+        <v>273</v>
       </c>
     </row>
     <row r="6" spans="1:1">
       <c r="A6"/>
     </row>
     <row r="7" spans="1:1">
       <c r="A7" s="11" t="s">
-        <v>324</v>
+        <v>274</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>