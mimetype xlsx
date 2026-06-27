--- v3 (2026-04-30)
+++ v4 (2026-06-27)
@@ -21,51 +21,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Реквизиты" sheetId="2" r:id="rId5"/>
     <sheet name="Worksheet" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="275">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="272">
   <si>
     <t>+7 (499) 113-14-14</t>
   </si>
   <si>
     <t>Реквизиты</t>
   </si>
   <si>
     <t>Здравствуй, дорогой наш оптовый Покупатель! Мы очень рады, что Вы обратились к нашему сайту. Уверены, Вам понравятся ассортимент и условия нашей компании! 
 Каждый день мы работаем над качественным улучшением сервиса, находим новые интересные товары по приятной цене, 
 выполняем работу по законному ввозу товаров в страну (уплачивая все налоги и экологические сборы), 
 наш товар имеет все необходимые документы подтверждающие качество, перед отгрузкой обязательно осуществляем контроль качества, 
 работаем над развитием сайта и доступным донесением характеристик до Вашего конечного клиента.
 Будем рады видеть Вас в числе наших постоянных покупателей.</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Изображение</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Ссылка</t>
@@ -85,68 +85,68 @@
   <si>
     <t>Лидеры продаж</t>
   </si>
   <si>
     <t>Основной ассортимент</t>
   </si>
   <si>
     <t>No name</t>
   </si>
   <si>
     <t>Рюкзак - мешок “Tip” для спортивной и сменной обуви / Компактный, сверхлегкий, усиленный</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/64648/</t>
   </si>
   <si>
     <t>Набор из 4 игр GALVY / Набор из настольных игр в деревянном футляре</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/97670/</t>
   </si>
   <si>
     <t>JU1014S129</t>
   </si>
   <si>
+    <t>Набор из 3 игр ROCKS / Набор из 3-х головоломок в деревянном футляре</t>
+  </si>
+  <si>
+    <t>https://beloptovik.ru/catalog/product/97674/</t>
+  </si>
+  <si>
+    <t>JU1009S129</t>
+  </si>
+  <si>
     <t>Головоломка для детей и взрослых танграм деревянный LEIS 10х10см.</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/97682/</t>
   </si>
   <si>
     <t>JU0111S129</t>
   </si>
   <si>
-    <t>Набор DENOK из 3 карандашей / Набор из карандашей трёх цветов</t>
-[...7 lines deleted...]
-  <si>
     <t>Панама Bobin / Летняя панама из 100% хлопка</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/98211/</t>
   </si>
   <si>
     <t>GR6999S155</t>
   </si>
   <si>
     <t>Настольный светильник светодиодный Bolly / Детский ночник в виде кита</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/105092/</t>
   </si>
   <si>
     <t>ALL</t>
   </si>
   <si>
     <t>Детский набор "Юный биолог" Микроскоп Scientific Microscope с приборами для опыта</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/57373/</t>
   </si>
   <si>
     <t>666836f1-dec8-4cd0-881d-6e2e0ede3f0a</t>
@@ -677,59 +677,50 @@
     <t>У-45</t>
   </si>
   <si>
     <t>Мягкая игрушка Орлик, полиэстер, вместимость 0,5 кг, мультиколор / Очаровательный и красочный друг для малышей</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/139811/</t>
   </si>
   <si>
     <t>У-44</t>
   </si>
   <si>
     <t>Мягкая игрушка "Яшка", полиэстер, вместимость 1 кг, мультиколор / Идеальный компаньон для обнимашек и игр</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/139812/</t>
   </si>
   <si>
     <t>Игрушка "Би-Ба-Бо Волчок", полиэстер, вместимость 0.3 кг, мультиколор / Оригинальный и небанальный подарок для весёлого праздника или тимбилдинга</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/139813/</t>
   </si>
   <si>
     <t>7с-1221-ри</t>
-  </si>
-[...7 lines deleted...]
-    <t>7с-1220-ри</t>
   </si>
   <si>
     <t>Игрушка "Би-Ба-Бо Мишка", полиэстер, вместимость 0.3 кг, мультиколор / Оригинальный и небанальный подарок для весёлого праздника или тимбилдинга</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/139816/</t>
   </si>
   <si>
     <t>7с-1218-ри</t>
   </si>
   <si>
     <t>Мягкая игрушка "Лосяш", вместимость 1,5 кг, коричневый / Стильный аксессуар для новогоднего декора</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/139817/</t>
   </si>
   <si>
     <t>У-43</t>
   </si>
   <si>
     <t>Декоративная игрушка "Новогодний колпачок Мальвина", вместимость 0,3 кг, красный / Стильный аксессуар для новогоднего декора</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/139818/</t>
   </si>
@@ -1040,51 +1031,51 @@
     </xf>
     <xf xfId="0" fontId="7" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db304ec8df84b3f8b51d66eeb486674.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7bc525573c369a87f7f35dd17c8926.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4807b1c2cd6b2cebde9e19c0815116.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ec5fd7dafa1eb74e73b9b37c66f953.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752a1e375b08b83f115c995b63f44065.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0556e6af43e69ea3424f1009e2bac7.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca037aa0c612f215d7985bfa8432086.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054ac1f734dc9dc79a7b99a89823a3ea.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4d70d6562f3a117782e538f71363d4.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7f50a56328ab90001af7bec63b428b.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c5b78f76ff823df5a6aae4874f780f.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0fa69fa83ba818ea31a9557ab51dde.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ddf38e383de290b9038373558309bd.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7cfa21212592362e2e01f9d1fac080.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c078b4030f330acbaa0476a6cca7a471.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfd8c80ea5e5a1c2ff9c4abcc0277dc.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93d8b98e475039d5b3e6c2d9717a293.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8876fcd885bd277e6cc25bfdfefb845c.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357daff05b48620a8c1a54ce527c44e8.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4559749055901ab052720d0eae0f0fd6.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cf0fc420398d8efc63e6fe214f90fd.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aee0a828e3953caa9674eb6a1a8c97a.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fae8ea1105bfff976a4ca5b7c86a63e.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1211163647598b1345589d328f3192f4.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d1281e1878f6e4d3da90681736e416.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caf0924b897c764e1b0d90b6551066f.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd6a650aa9aee755a29844f0f4c11dc.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2485279027520c8db636aacfca89c75.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a692d15d3abeccbb3b5a048ab88d3a.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48254270c1111a5c05c8a8af671979cf.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eb9f75dd9189d65ad25b3ca4a54e7c.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5317f5d7cae535b5ab34efca8fd3c1b0.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f2a034a4d72f4fcf070e3ba357b493.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414d2e3d53991ec2a75f66a6df1bc7e5.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa603ba019a079adf4e26aa8e47fc4e.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6977ebac7a2ba7082c3f9af0f2acf3c.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ff73bac3fa833ba3a3e14978bffa7b.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72488aa82e57d3083421f42dd8afbf6d.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bc96e384f80233a18385f222aaa431.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c37a12bc4330b248596cb9871af565.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec1f1be4639d31a665197b5de3a317b.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964a25d32cb222032c4956ca224b3814.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc52ae353002c0e4057d11ed9236acb.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac46be2f6d7ee820daa5b107f91babc.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bef63b4672e821ad5047f13cf63cb31.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44c8083451d4cce95f525ad39e609c3.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9e81f621ae980ab07fe9015f6edb65.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d543957bab442a14f74d6a4352a563.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd570560b07cc562abbedd1aa169dbc.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e89a0a90a9fe85ae1d55d3cc3c046f.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892bc34f1bd39eeb91a47aba9729ef84.webp"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba90c935d6015a01ec690e64f43ff3b.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b16b1e4f37507b91e2b233484e4054.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127a2aff794c1820e3c6759bdd69cb3a.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d966a54ac926eb1ef567d3405cd67b.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f2a97e4c00a5a570f8e9c3d90d0925.jpeg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127a2aff794c1820e3c6759bdd69cb3a.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60099feac9df9877bcd61a25d26b4f9e.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d85c7f76f58624a03ae5d601ebb01cb.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14843953b07e473ca3af1bb0b51c396f.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975ab01a732c4bb52fdc50ef28627954.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a654fbceba72929c8dd60a8501a0308.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4288b78c24cf6b16c427a93b829ab4de.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab796278e05075ac273585788980b6f1.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aedd14ed2725381226517230ef0c1c5.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b15443deb8c495e36731a2f54f7a3b.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485a98b5f662f7cb9369031e13816308.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a0db39d107ac97bf05480a1fa553d1.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fbf7e3f1cb80cb5b2a9904fca33c99.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692084622cce355d9f4f622a671cac13.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f2c7728d309bc59e99b7cc9df64354.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4d35b2409f71f9d27ecfade7290ba5.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca357e6632122caa8a90fac55050149b.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74902a5259e6af0244f5c44e7c3e84b8.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c7b9963e49ccaa5be24addd03bd660.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfe4d74d3e49087c9ae70ab3284c330.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e1fb4242035ef440aa76a3ec3cc690.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bc60d5d901d5555215ed7dfb42768e.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed09f0d05feb61a9708179621297ccb.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ed0ba87c1bfffddd68cf0c2f367962.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fcced57435d5a17d0e2384e0c86c84.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2bc8e559cc7ed43f328d063f406460.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce93372a120ff81e3fd9b247b539972a.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8de939ba14168df1dafa147e2367d2.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b10377af2c4c238f82687d632e386b5.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fa0f5a05124effb61fdd7ae7dedd78.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f68b7fcecd74094e7d9f6769e41ce8.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ab093b9a66b78376389efae28ed83a.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a487b5fba90924a4f8d0177673660137.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7eb829408845b110c6378f79ed88dc.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4208bcf46ad6a702405abe70c794c3b9.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1330bf68dbbfad008e99ce6aacacfd5e.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0846796b46b455b82a0748c471675a64.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c55e03e979059026023bd5abd44f22.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db304ec8df84b3f8b51d66eeb486674.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7bc525573c369a87f7f35dd17c8926.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4807b1c2cd6b2cebde9e19c0815116.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd0e7713e5a2d7a05a3fef2fa336fe5.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ec5fd7dafa1eb74e73b9b37c66f953.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0556e6af43e69ea3424f1009e2bac7.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca037aa0c612f215d7985bfa8432086.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054ac1f734dc9dc79a7b99a89823a3ea.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4d70d6562f3a117782e538f71363d4.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7f50a56328ab90001af7bec63b428b.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c5b78f76ff823df5a6aae4874f780f.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0fa69fa83ba818ea31a9557ab51dde.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ddf38e383de290b9038373558309bd.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7cfa21212592362e2e01f9d1fac080.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c078b4030f330acbaa0476a6cca7a471.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfd8c80ea5e5a1c2ff9c4abcc0277dc.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93d8b98e475039d5b3e6c2d9717a293.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8876fcd885bd277e6cc25bfdfefb845c.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357daff05b48620a8c1a54ce527c44e8.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4559749055901ab052720d0eae0f0fd6.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cf0fc420398d8efc63e6fe214f90fd.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aee0a828e3953caa9674eb6a1a8c97a.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fae8ea1105bfff976a4ca5b7c86a63e.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1211163647598b1345589d328f3192f4.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d1281e1878f6e4d3da90681736e416.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caf0924b897c764e1b0d90b6551066f.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd6a650aa9aee755a29844f0f4c11dc.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2485279027520c8db636aacfca89c75.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a692d15d3abeccbb3b5a048ab88d3a.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48254270c1111a5c05c8a8af671979cf.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eb9f75dd9189d65ad25b3ca4a54e7c.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5317f5d7cae535b5ab34efca8fd3c1b0.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f2a034a4d72f4fcf070e3ba357b493.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414d2e3d53991ec2a75f66a6df1bc7e5.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa603ba019a079adf4e26aa8e47fc4e.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6977ebac7a2ba7082c3f9af0f2acf3c.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ff73bac3fa833ba3a3e14978bffa7b.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72488aa82e57d3083421f42dd8afbf6d.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bc96e384f80233a18385f222aaa431.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c37a12bc4330b248596cb9871af565.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec1f1be4639d31a665197b5de3a317b.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964a25d32cb222032c4956ca224b3814.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc52ae353002c0e4057d11ed9236acb.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac46be2f6d7ee820daa5b107f91babc.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bef63b4672e821ad5047f13cf63cb31.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44c8083451d4cce95f525ad39e609c3.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9e81f621ae980ab07fe9015f6edb65.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d543957bab442a14f74d6a4352a563.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd570560b07cc562abbedd1aa169dbc.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e89a0a90a9fe85ae1d55d3cc3c046f.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892bc34f1bd39eeb91a47aba9729ef84.webp"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba90c935d6015a01ec690e64f43ff3b.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b16b1e4f37507b91e2b233484e4054.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127a2aff794c1820e3c6759bdd69cb3a.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d966a54ac926eb1ef567d3405cd67b.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f2a97e4c00a5a570f8e9c3d90d0925.jpeg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127a2aff794c1820e3c6759bdd69cb3a.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60099feac9df9877bcd61a25d26b4f9e.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d85c7f76f58624a03ae5d601ebb01cb.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14843953b07e473ca3af1bb0b51c396f.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975ab01a732c4bb52fdc50ef28627954.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a654fbceba72929c8dd60a8501a0308.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4288b78c24cf6b16c427a93b829ab4de.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab796278e05075ac273585788980b6f1.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aedd14ed2725381226517230ef0c1c5.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b15443deb8c495e36731a2f54f7a3b.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485a98b5f662f7cb9369031e13816308.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a0db39d107ac97bf05480a1fa553d1.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fbf7e3f1cb80cb5b2a9904fca33c99.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692084622cce355d9f4f622a671cac13.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f2c7728d309bc59e99b7cc9df64354.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4d35b2409f71f9d27ecfade7290ba5.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca357e6632122caa8a90fac55050149b.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74902a5259e6af0244f5c44e7c3e84b8.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c7b9963e49ccaa5be24addd03bd660.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfe4d74d3e49087c9ae70ab3284c330.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e1fb4242035ef440aa76a3ec3cc690.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed09f0d05feb61a9708179621297ccb.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ed0ba87c1bfffddd68cf0c2f367962.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fcced57435d5a17d0e2384e0c86c84.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2bc8e559cc7ed43f328d063f406460.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce93372a120ff81e3fd9b247b539972a.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8de939ba14168df1dafa147e2367d2.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b10377af2c4c238f82687d632e386b5.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fa0f5a05124effb61fdd7ae7dedd78.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f68b7fcecd74094e7d9f6769e41ce8.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ab093b9a66b78376389efae28ed83a.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a487b5fba90924a4f8d0177673660137.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7eb829408845b110c6378f79ed88dc.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4208bcf46ad6a702405abe70c794c3b9.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1330bf68dbbfad008e99ce6aacacfd5e.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0846796b46b455b82a0748c471675a64.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c55e03e979059026023bd5abd44f22.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1619250" cy="314325"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Logo" descr="Logo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1142,2760 +1133,2730 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="962025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4" name="Tovar" descr="Tovar"/>
-[...23 lines deleted...]
-      <xdr:row>11</xdr:row>
+        <xdr:cNvPr id="5" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>13</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="5" name="Tovar" descr="Tovar"/>
-[...23 lines deleted...]
-      <xdr:row>12</xdr:row>
+        <xdr:cNvPr id="7" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="8" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="9" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="10" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="11" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="12" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1162050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="13" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="14" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="15" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="16" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="17" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="18" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="19" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="942975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="20" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="21" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="22" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="23" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="24" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="6" name="Tovar" descr="Tovar"/>
-[...23 lines deleted...]
-      <xdr:row>13</xdr:row>
+        <xdr:cNvPr id="25" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="933450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="26" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="942975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="27" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>35</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="7" name="Tovar" descr="Tovar"/>
-[...23 lines deleted...]
-      <xdr:row>15</xdr:row>
+        <xdr:cNvPr id="28" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>36</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="8" name="Tovar" descr="Tovar"/>
-[...23 lines deleted...]
-      <xdr:row>16</xdr:row>
+        <xdr:cNvPr id="29" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="904875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="30" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>38</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="9" name="Tovar" descr="Tovar"/>
-[...23 lines deleted...]
-      <xdr:row>17</xdr:row>
+        <xdr:cNvPr id="31" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>39</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="10" name="Tovar" descr="Tovar"/>
-[...23 lines deleted...]
-      <xdr:row>18</xdr:row>
+        <xdr:cNvPr id="32" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="33" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="34" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="35" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="36" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="37" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="38" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="39" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="40" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="41" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="42" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="43" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="933450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="44" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="45" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="46" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="47" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1104900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="48" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="895350"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="11" name="Tovar" descr="Tovar"/>
-[...83 lines deleted...]
-      <xdr:row>21</xdr:row>
+        <xdr:cNvPr id="49" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="50" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1343025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="51" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="52" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="53" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>61</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="14" name="Tovar" descr="Tovar"/>
-[...23 lines deleted...]
-      <xdr:row>22</xdr:row>
+        <xdr:cNvPr id="54" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>62</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="15" name="Tovar" descr="Tovar"/>
-[...23 lines deleted...]
-      <xdr:row>23</xdr:row>
+        <xdr:cNvPr id="55" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="56" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="57" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="58" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>66</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="16" name="Tovar" descr="Tovar"/>
-[...23 lines deleted...]
-      <xdr:row>24</xdr:row>
+        <xdr:cNvPr id="59" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>68</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="17" name="Tovar" descr="Tovar"/>
-[...23 lines deleted...]
-      <xdr:row>25</xdr:row>
+        <xdr:cNvPr id="60" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>69</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="18" name="Tovar" descr="Tovar"/>
-[...113 lines deleted...]
-      <xdr:row>29</xdr:row>
+        <xdr:cNvPr id="61" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>70</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="22" name="Tovar" descr="Tovar"/>
-[...53 lines deleted...]
-      <xdr:row>31</xdr:row>
+        <xdr:cNvPr id="62" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>71</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="24" name="Tovar" descr="Tovar"/>
-[...113 lines deleted...]
-      <xdr:row>35</xdr:row>
+        <xdr:cNvPr id="63" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>72</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="28" name="Tovar" descr="Tovar"/>
-[...23 lines deleted...]
-      <xdr:row>36</xdr:row>
+        <xdr:cNvPr id="64" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>73</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="29" name="Tovar" descr="Tovar"/>
-[...53 lines deleted...]
-      <xdr:row>38</xdr:row>
+        <xdr:cNvPr id="65" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>74</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="31" name="Tovar" descr="Tovar"/>
-[...23 lines deleted...]
-      <xdr:row>39</xdr:row>
+        <xdr:cNvPr id="66" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>75</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="32" name="Tovar" descr="Tovar"/>
-[...53 lines deleted...]
-      <xdr:row>41</xdr:row>
+        <xdr:cNvPr id="67" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>76</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="34" name="Tovar" descr="Tovar"/>
-[...53 lines deleted...]
-      <xdr:row>43</xdr:row>
+        <xdr:cNvPr id="68" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>77</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="36" name="Tovar" descr="Tovar"/>
-[...23 lines deleted...]
-      <xdr:row>44</xdr:row>
+        <xdr:cNvPr id="69" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>78</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="37" name="Tovar" descr="Tovar"/>
-[...23 lines deleted...]
-      <xdr:row>45</xdr:row>
+        <xdr:cNvPr id="70" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>79</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="38" name="Tovar" descr="Tovar"/>
-[...23 lines deleted...]
-      <xdr:row>46</xdr:row>
+        <xdr:cNvPr id="71" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>80</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="39" name="Tovar" descr="Tovar"/>
-[...23 lines deleted...]
-      <xdr:row>47</xdr:row>
+        <xdr:cNvPr id="72" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>81</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="40" name="Tovar" descr="Tovar"/>
-[...23 lines deleted...]
-      <xdr:row>48</xdr:row>
+        <xdr:cNvPr id="73" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>82</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="41" name="Tovar" descr="Tovar"/>
-[...23 lines deleted...]
-      <xdr:row>49</xdr:row>
+        <xdr:cNvPr id="74" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>83</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="42" name="Tovar" descr="Tovar"/>
-[...23 lines deleted...]
-      <xdr:row>50</xdr:row>
+        <xdr:cNvPr id="75" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>84</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="43" name="Tovar" descr="Tovar"/>
-[...83 lines deleted...]
-      <xdr:row>53</xdr:row>
+        <xdr:cNvPr id="76" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>85</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="46" name="Tovar" descr="Tovar"/>
-[...23 lines deleted...]
-      <xdr:row>54</xdr:row>
+        <xdr:cNvPr id="77" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>86</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="47" name="Tovar" descr="Tovar"/>
-[...83 lines deleted...]
-      <xdr:row>57</xdr:row>
+        <xdr:cNvPr id="78" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>87</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="50" name="Tovar" descr="Tovar"/>
-[...83 lines deleted...]
-      <xdr:row>60</xdr:row>
+        <xdr:cNvPr id="79" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>88</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="53" name="Tovar" descr="Tovar"/>
-[...53 lines deleted...]
-      <xdr:row>62</xdr:row>
+        <xdr:cNvPr id="80" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>89</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="55" name="Tovar" descr="Tovar"/>
-[...113 lines deleted...]
-      <xdr:row>66</xdr:row>
+        <xdr:cNvPr id="81" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>90</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="59" name="Tovar" descr="Tovar"/>
-[...23 lines deleted...]
-      <xdr:row>68</xdr:row>
+        <xdr:cNvPr id="82" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>91</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="60" name="Tovar" descr="Tovar"/>
-[...23 lines deleted...]
-      <xdr:row>69</xdr:row>
+        <xdr:cNvPr id="83" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>92</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="61" name="Tovar" descr="Tovar"/>
-[...23 lines deleted...]
-      <xdr:row>70</xdr:row>
+        <xdr:cNvPr id="84" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>93</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="62" name="Tovar" descr="Tovar"/>
-[...23 lines deleted...]
-      <xdr:row>71</xdr:row>
+        <xdr:cNvPr id="85" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>94</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="63" name="Tovar" descr="Tovar"/>
-[...23 lines deleted...]
-      <xdr:row>72</xdr:row>
+        <xdr:cNvPr id="86" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>95</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="64" name="Tovar" descr="Tovar"/>
-[...23 lines deleted...]
-      <xdr:row>73</xdr:row>
+        <xdr:cNvPr id="87" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>96</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="65" name="Tovar" descr="Tovar"/>
-[...23 lines deleted...]
-      <xdr:row>74</xdr:row>
+        <xdr:cNvPr id="88" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>97</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="66" name="Tovar" descr="Tovar"/>
-[...23 lines deleted...]
-      <xdr:row>75</xdr:row>
+        <xdr:cNvPr id="89" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>98</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="67" name="Tovar" descr="Tovar"/>
-[...23 lines deleted...]
-      <xdr:row>76</xdr:row>
+        <xdr:cNvPr id="90" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="68" name="Tovar" descr="Tovar"/>
-[...23 lines deleted...]
-      <xdr:row>77</xdr:row>
+        <xdr:cNvPr id="91" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="69" name="Tovar" descr="Tovar"/>
-[...23 lines deleted...]
-      <xdr:row>78</xdr:row>
+        <xdr:cNvPr id="92" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="70" name="Tovar" descr="Tovar"/>
-[...688 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="93" name="Tovar" descr="Tovar"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
-        <a:stretch>
-[...28 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -4154,71 +4115,71 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/64648/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/97670/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/97682/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/97950/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/98211/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/105092/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/57373/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/58930/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/62061/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/62172/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/86709/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/87074/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/87207/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/88744/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/88774/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/88805/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/91161/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/91364/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/91567/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/92026/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/92499/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/92534/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93054/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93200/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93201/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93202/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93232/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93342/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93348/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93354/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93372/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93463/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93661/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93805/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93825/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93961/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93974/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/94128/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/94129/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/94184/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/94212/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/94319/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/94348/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/94484/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/94500/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/106923/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/107673/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/107722/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/107827/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/107910/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/108416/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/108421/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/109538/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/109543/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139196/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/143617/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/143792/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/143794/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139786/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139787/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139788/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139789/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139790/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139791/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139794/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139795/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139796/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139805/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139806/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139807/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139808/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139809/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139810/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139811/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139812/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139813/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139814/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139816/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139817/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139818/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139819/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139820/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139821/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139823/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139824/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139825/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139826/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139827/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139828/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139829/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139830/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139843/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139844/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/64648/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/97670/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/97674/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/97682/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/98211/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/105092/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/57373/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/58930/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/62061/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/62172/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/86709/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/87074/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/87207/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/88744/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/88774/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/88805/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/91161/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/91364/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/91567/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/92026/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/92499/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/92534/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93054/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93200/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93201/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93202/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93232/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93342/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93348/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93354/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93372/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93463/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93661/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93805/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93825/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93961/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93974/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/94128/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/94129/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/94184/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/94212/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/94319/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/94348/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/94484/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/94500/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/106923/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/107673/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/107722/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/107827/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/107910/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/108416/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/108421/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/109538/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/109543/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139196/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/143617/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/143792/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/143794/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139786/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139787/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139788/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139789/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139790/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139791/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139794/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139795/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139796/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139805/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139806/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139807/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139808/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139809/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139810/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139811/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139812/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139813/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139816/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139817/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139818/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139819/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139820/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139821/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139823/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139824/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139825/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139826/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139827/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139828/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139829/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139830/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139843/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139844/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wa.me/79778021153" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H104"/>
+  <dimension ref="A1:H103"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A104" sqref="A104"/>
+      <selection pane="bottomLeft" activeCell="A103" sqref="A103"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="90" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" customHeight="1" ht="80">
       <c r="A1"/>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="3"/>
       <c r="C2" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D2" s="5"/>
       <c r="E2" s="3"/>
@@ -4318,89 +4279,89 @@
         <v>97670</v>
       </c>
       <c r="B10" s="12"/>
       <c r="C10" s="12" t="s">
         <v>16</v>
       </c>
       <c r="D10" s="13" t="s">
         <v>17</v>
       </c>
       <c r="E10" s="14" t="s">
         <v>18</v>
       </c>
       <c r="F10" s="12">
         <v>690.0</v>
       </c>
       <c r="G10" s="12">
         <v>0</v>
       </c>
       <c r="H10" s="12">
         <f>F10*G10</f>
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:8" customHeight="1" ht="90">
       <c r="A11" s="12">
-        <v>97682</v>
+        <v>97674</v>
       </c>
       <c r="B11" s="12"/>
       <c r="C11" s="12" t="s">
         <v>19</v>
       </c>
       <c r="D11" s="13" t="s">
         <v>20</v>
       </c>
       <c r="E11" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F11" s="12">
-        <v>53.0</v>
+        <v>831.0</v>
       </c>
       <c r="G11" s="12">
         <v>0</v>
       </c>
       <c r="H11" s="12">
         <f>F11*G11</f>
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:8" customHeight="1" ht="90">
       <c r="A12" s="12">
-        <v>97950</v>
+        <v>97682</v>
       </c>
       <c r="B12" s="12"/>
       <c r="C12" s="12" t="s">
         <v>22</v>
       </c>
       <c r="D12" s="13" t="s">
         <v>23</v>
       </c>
       <c r="E12" s="14" t="s">
         <v>24</v>
       </c>
       <c r="F12" s="12">
-        <v>12.0</v>
+        <v>53.0</v>
       </c>
       <c r="G12" s="12">
         <v>0</v>
       </c>
       <c r="H12" s="12">
         <f>F12*G12</f>
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:8" customHeight="1" ht="90">
       <c r="A13" s="12">
         <v>98211</v>
       </c>
       <c r="B13" s="12"/>
       <c r="C13" s="12" t="s">
         <v>25</v>
       </c>
       <c r="D13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="E13" s="14" t="s">
         <v>27</v>
       </c>
       <c r="F13" s="12">
         <v>164.0</v>
@@ -6192,503 +6153,478 @@
         <v>139813</v>
       </c>
       <c r="B86" s="12"/>
       <c r="C86" s="12" t="s">
         <v>214</v>
       </c>
       <c r="D86" s="13" t="s">
         <v>215</v>
       </c>
       <c r="E86" s="14" t="s">
         <v>216</v>
       </c>
       <c r="F86" s="12">
         <v>362.0</v>
       </c>
       <c r="G86" s="12">
         <v>0</v>
       </c>
       <c r="H86" s="12">
         <f>F86*G86</f>
         <v>0</v>
       </c>
     </row>
     <row r="87" spans="1:8" customHeight="1" ht="90">
       <c r="A87" s="12">
-        <v>139814</v>
+        <v>139816</v>
       </c>
       <c r="B87" s="12"/>
       <c r="C87" s="12" t="s">
         <v>217</v>
       </c>
       <c r="D87" s="13" t="s">
         <v>218</v>
       </c>
       <c r="E87" s="14" t="s">
         <v>219</v>
       </c>
       <c r="F87" s="12">
         <v>362.0</v>
       </c>
       <c r="G87" s="12">
         <v>0</v>
       </c>
       <c r="H87" s="12">
         <f>F87*G87</f>
         <v>0</v>
       </c>
     </row>
     <row r="88" spans="1:8" customHeight="1" ht="90">
       <c r="A88" s="12">
-        <v>139816</v>
+        <v>139817</v>
       </c>
       <c r="B88" s="12"/>
       <c r="C88" s="12" t="s">
         <v>220</v>
       </c>
       <c r="D88" s="13" t="s">
         <v>221</v>
       </c>
       <c r="E88" s="14" t="s">
         <v>222</v>
       </c>
       <c r="F88" s="12">
-        <v>362.0</v>
+        <v>680.0</v>
       </c>
       <c r="G88" s="12">
         <v>0</v>
       </c>
       <c r="H88" s="12">
         <f>F88*G88</f>
         <v>0</v>
       </c>
     </row>
     <row r="89" spans="1:8" customHeight="1" ht="90">
       <c r="A89" s="12">
-        <v>139817</v>
+        <v>139818</v>
       </c>
       <c r="B89" s="12"/>
       <c r="C89" s="12" t="s">
         <v>223</v>
       </c>
       <c r="D89" s="13" t="s">
         <v>224</v>
       </c>
       <c r="E89" s="14" t="s">
         <v>225</v>
       </c>
       <c r="F89" s="12">
-        <v>680.0</v>
+        <v>181.0</v>
       </c>
       <c r="G89" s="12">
         <v>0</v>
       </c>
       <c r="H89" s="12">
         <f>F89*G89</f>
         <v>0</v>
       </c>
     </row>
     <row r="90" spans="1:8" customHeight="1" ht="90">
       <c r="A90" s="12">
-        <v>139818</v>
+        <v>139819</v>
       </c>
       <c r="B90" s="12"/>
       <c r="C90" s="12" t="s">
         <v>226</v>
       </c>
       <c r="D90" s="13" t="s">
         <v>227</v>
       </c>
       <c r="E90" s="14" t="s">
         <v>228</v>
       </c>
       <c r="F90" s="12">
-        <v>181.0</v>
+        <v>410.0</v>
       </c>
       <c r="G90" s="12">
         <v>0</v>
       </c>
       <c r="H90" s="12">
         <f>F90*G90</f>
         <v>0</v>
       </c>
     </row>
     <row r="91" spans="1:8" customHeight="1" ht="90">
       <c r="A91" s="12">
-        <v>139819</v>
+        <v>139820</v>
       </c>
       <c r="B91" s="12"/>
       <c r="C91" s="12" t="s">
         <v>229</v>
       </c>
       <c r="D91" s="13" t="s">
         <v>230</v>
       </c>
       <c r="E91" s="14" t="s">
         <v>231</v>
       </c>
       <c r="F91" s="12">
-        <v>410.0</v>
+        <v>414.0</v>
       </c>
       <c r="G91" s="12">
         <v>0</v>
       </c>
       <c r="H91" s="12">
         <f>F91*G91</f>
         <v>0</v>
       </c>
     </row>
     <row r="92" spans="1:8" customHeight="1" ht="90">
       <c r="A92" s="12">
-        <v>139820</v>
+        <v>139821</v>
       </c>
       <c r="B92" s="12"/>
       <c r="C92" s="12" t="s">
         <v>232</v>
       </c>
       <c r="D92" s="13" t="s">
         <v>233</v>
       </c>
       <c r="E92" s="14" t="s">
         <v>234</v>
       </c>
       <c r="F92" s="12">
-        <v>414.0</v>
+        <v>286.0</v>
       </c>
       <c r="G92" s="12">
         <v>0</v>
       </c>
       <c r="H92" s="12">
         <f>F92*G92</f>
         <v>0</v>
       </c>
     </row>
     <row r="93" spans="1:8" customHeight="1" ht="90">
       <c r="A93" s="12">
-        <v>139821</v>
+        <v>139823</v>
       </c>
       <c r="B93" s="12"/>
       <c r="C93" s="12" t="s">
         <v>235</v>
       </c>
       <c r="D93" s="13" t="s">
         <v>236</v>
       </c>
       <c r="E93" s="14" t="s">
         <v>237</v>
       </c>
       <c r="F93" s="12">
-        <v>286.0</v>
+        <v>638.0</v>
       </c>
       <c r="G93" s="12">
         <v>0</v>
       </c>
       <c r="H93" s="12">
         <f>F93*G93</f>
         <v>0</v>
       </c>
     </row>
     <row r="94" spans="1:8" customHeight="1" ht="90">
       <c r="A94" s="12">
-        <v>139823</v>
+        <v>139824</v>
       </c>
       <c r="B94" s="12"/>
       <c r="C94" s="12" t="s">
         <v>238</v>
       </c>
       <c r="D94" s="13" t="s">
         <v>239</v>
       </c>
       <c r="E94" s="14" t="s">
         <v>240</v>
       </c>
       <c r="F94" s="12">
-        <v>638.0</v>
+        <v>367.0</v>
       </c>
       <c r="G94" s="12">
         <v>0</v>
       </c>
       <c r="H94" s="12">
         <f>F94*G94</f>
         <v>0</v>
       </c>
     </row>
     <row r="95" spans="1:8" customHeight="1" ht="90">
       <c r="A95" s="12">
-        <v>139824</v>
+        <v>139825</v>
       </c>
       <c r="B95" s="12"/>
       <c r="C95" s="12" t="s">
         <v>241</v>
       </c>
       <c r="D95" s="13" t="s">
         <v>242</v>
       </c>
       <c r="E95" s="14" t="s">
         <v>243</v>
       </c>
       <c r="F95" s="12">
-        <v>367.0</v>
+        <v>491.0</v>
       </c>
       <c r="G95" s="12">
         <v>0</v>
       </c>
       <c r="H95" s="12">
         <f>F95*G95</f>
         <v>0</v>
       </c>
     </row>
     <row r="96" spans="1:8" customHeight="1" ht="90">
       <c r="A96" s="12">
-        <v>139825</v>
+        <v>139826</v>
       </c>
       <c r="B96" s="12"/>
       <c r="C96" s="12" t="s">
         <v>244</v>
       </c>
       <c r="D96" s="13" t="s">
         <v>245</v>
       </c>
       <c r="E96" s="14" t="s">
         <v>246</v>
       </c>
       <c r="F96" s="12">
-        <v>491.0</v>
+        <v>439.0</v>
       </c>
       <c r="G96" s="12">
         <v>0</v>
       </c>
       <c r="H96" s="12">
         <f>F96*G96</f>
         <v>0</v>
       </c>
     </row>
     <row r="97" spans="1:8" customHeight="1" ht="90">
       <c r="A97" s="12">
-        <v>139826</v>
+        <v>139827</v>
       </c>
       <c r="B97" s="12"/>
       <c r="C97" s="12" t="s">
         <v>247</v>
       </c>
       <c r="D97" s="13" t="s">
         <v>248</v>
       </c>
       <c r="E97" s="14" t="s">
         <v>249</v>
       </c>
       <c r="F97" s="12">
-        <v>439.0</v>
+        <v>539.0</v>
       </c>
       <c r="G97" s="12">
         <v>0</v>
       </c>
       <c r="H97" s="12">
         <f>F97*G97</f>
         <v>0</v>
       </c>
     </row>
     <row r="98" spans="1:8" customHeight="1" ht="90">
       <c r="A98" s="12">
-        <v>139827</v>
+        <v>139828</v>
       </c>
       <c r="B98" s="12"/>
       <c r="C98" s="12" t="s">
         <v>250</v>
       </c>
       <c r="D98" s="13" t="s">
         <v>251</v>
       </c>
       <c r="E98" s="14" t="s">
         <v>252</v>
       </c>
       <c r="F98" s="12">
-        <v>539.0</v>
+        <v>423.0</v>
       </c>
       <c r="G98" s="12">
         <v>0</v>
       </c>
       <c r="H98" s="12">
         <f>F98*G98</f>
         <v>0</v>
       </c>
     </row>
     <row r="99" spans="1:8" customHeight="1" ht="90">
       <c r="A99" s="12">
-        <v>139828</v>
+        <v>139829</v>
       </c>
       <c r="B99" s="12"/>
       <c r="C99" s="12" t="s">
         <v>253</v>
       </c>
       <c r="D99" s="13" t="s">
         <v>254</v>
       </c>
       <c r="E99" s="14" t="s">
         <v>255</v>
       </c>
       <c r="F99" s="12">
-        <v>423.0</v>
+        <v>394.0</v>
       </c>
       <c r="G99" s="12">
         <v>0</v>
       </c>
       <c r="H99" s="12">
         <f>F99*G99</f>
         <v>0</v>
       </c>
     </row>
     <row r="100" spans="1:8" customHeight="1" ht="90">
       <c r="A100" s="12">
-        <v>139829</v>
+        <v>139830</v>
       </c>
       <c r="B100" s="12"/>
       <c r="C100" s="12" t="s">
         <v>256</v>
       </c>
       <c r="D100" s="13" t="s">
         <v>257</v>
       </c>
       <c r="E100" s="14" t="s">
         <v>258</v>
       </c>
       <c r="F100" s="12">
-        <v>394.0</v>
+        <v>462.0</v>
       </c>
       <c r="G100" s="12">
         <v>0</v>
       </c>
       <c r="H100" s="12">
         <f>F100*G100</f>
         <v>0</v>
       </c>
     </row>
     <row r="101" spans="1:8" customHeight="1" ht="90">
       <c r="A101" s="12">
-        <v>139830</v>
+        <v>139843</v>
       </c>
       <c r="B101" s="12"/>
       <c r="C101" s="12" t="s">
         <v>259</v>
       </c>
       <c r="D101" s="13" t="s">
         <v>260</v>
       </c>
       <c r="E101" s="14" t="s">
         <v>261</v>
       </c>
       <c r="F101" s="12">
-        <v>462.0</v>
+        <v>441.0</v>
       </c>
       <c r="G101" s="12">
         <v>0</v>
       </c>
       <c r="H101" s="12">
         <f>F101*G101</f>
         <v>0</v>
       </c>
     </row>
     <row r="102" spans="1:8" customHeight="1" ht="90">
       <c r="A102" s="12">
-        <v>139843</v>
+        <v>139844</v>
       </c>
       <c r="B102" s="12"/>
       <c r="C102" s="12" t="s">
         <v>262</v>
       </c>
       <c r="D102" s="13" t="s">
         <v>263</v>
       </c>
       <c r="E102" s="14" t="s">
         <v>264</v>
       </c>
       <c r="F102" s="12">
-        <v>441.0</v>
+        <v>60.0</v>
       </c>
       <c r="G102" s="12">
         <v>0</v>
       </c>
       <c r="H102" s="12">
         <f>F102*G102</f>
         <v>0</v>
       </c>
     </row>
-    <row r="103" spans="1:8" customHeight="1" ht="90">
-[...4 lines deleted...]
-      <c r="C103" s="12" t="s">
+    <row r="103" spans="1:8">
+      <c r="A103" s="16" t="s">
         <v>265</v>
       </c>
-      <c r="D103" s="13" t="s">
-[...30 lines deleted...]
-        <f>SUM(H4:H103)</f>
+      <c r="B103" s="15"/>
+      <c r="C103" s="15"/>
+      <c r="D103" s="15"/>
+      <c r="E103" s="15"/>
+      <c r="F103" s="15"/>
+      <c r="G103" s="15">
+        <f>SUM(G4:G102)</f>
+        <v>0</v>
+      </c>
+      <c r="H103" s="15">
+        <f>SUM(H4:H102)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="C1:H1"/>
     <mergeCell ref="D2:H2"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A15:H15"/>
     <mergeCell ref="A68:H68"/>
-    <mergeCell ref="A104:F104"/>
+    <mergeCell ref="A103:F103"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C2" location="'Реквизиты'!A1"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D23" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D24" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D25" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D26" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D27" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D28" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D29" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D30" r:id="rId_hyperlink_21"/>
     <hyperlink ref="D31" r:id="rId_hyperlink_22"/>
@@ -6740,115 +6676,114 @@
     <hyperlink ref="D78" r:id="rId_hyperlink_68"/>
     <hyperlink ref="D79" r:id="rId_hyperlink_69"/>
     <hyperlink ref="D80" r:id="rId_hyperlink_70"/>
     <hyperlink ref="D81" r:id="rId_hyperlink_71"/>
     <hyperlink ref="D82" r:id="rId_hyperlink_72"/>
     <hyperlink ref="D83" r:id="rId_hyperlink_73"/>
     <hyperlink ref="D84" r:id="rId_hyperlink_74"/>
     <hyperlink ref="D85" r:id="rId_hyperlink_75"/>
     <hyperlink ref="D86" r:id="rId_hyperlink_76"/>
     <hyperlink ref="D87" r:id="rId_hyperlink_77"/>
     <hyperlink ref="D88" r:id="rId_hyperlink_78"/>
     <hyperlink ref="D89" r:id="rId_hyperlink_79"/>
     <hyperlink ref="D90" r:id="rId_hyperlink_80"/>
     <hyperlink ref="D91" r:id="rId_hyperlink_81"/>
     <hyperlink ref="D92" r:id="rId_hyperlink_82"/>
     <hyperlink ref="D93" r:id="rId_hyperlink_83"/>
     <hyperlink ref="D94" r:id="rId_hyperlink_84"/>
     <hyperlink ref="D95" r:id="rId_hyperlink_85"/>
     <hyperlink ref="D96" r:id="rId_hyperlink_86"/>
     <hyperlink ref="D97" r:id="rId_hyperlink_87"/>
     <hyperlink ref="D98" r:id="rId_hyperlink_88"/>
     <hyperlink ref="D99" r:id="rId_hyperlink_89"/>
     <hyperlink ref="D100" r:id="rId_hyperlink_90"/>
     <hyperlink ref="D101" r:id="rId_hyperlink_91"/>
     <hyperlink ref="D102" r:id="rId_hyperlink_92"/>
-    <hyperlink ref="D103" r:id="rId_hyperlink_93"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="90" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" s="11" t="s">
-        <v>269</v>
+        <v>266</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>270</v>
+        <v>267</v>
       </c>
     </row>
     <row r="3" spans="1:1">
       <c r="A3" s="10" t="s">
-        <v>271</v>
+        <v>268</v>
       </c>
     </row>
     <row r="4" spans="1:1">
       <c r="A4" t="s">
-        <v>272</v>
+        <v>269</v>
       </c>
     </row>
     <row r="5" spans="1:1">
       <c r="A5" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
     </row>
     <row r="6" spans="1:1">
       <c r="A6"/>
     </row>
     <row r="7" spans="1:1">
       <c r="A7" s="11" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>