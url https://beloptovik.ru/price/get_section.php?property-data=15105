--- v2 (2026-02-11)
+++ v3 (2026-04-30)
@@ -20,105 +20,93 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Реквизиты" sheetId="2" r:id="rId5"/>
     <sheet name="Worksheet" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="223">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="219">
   <si>
     <t>+7 (499) 113-14-14</t>
   </si>
   <si>
     <t>Реквизиты</t>
   </si>
   <si>
     <t>Здравствуй, дорогой наш оптовый Покупатель! Мы очень рады, что Вы обратились к нашему сайту. Уверены, Вам понравятся ассортимент и условия нашей компании! 
 Каждый день мы работаем над качественным улучшением сервиса, находим новые интересные товары по приятной цене, 
 выполняем работу по законному ввозу товаров в страну (уплачивая все налоги и экологические сборы), 
 наш товар имеет все необходимые документы подтверждающие качество, перед отгрузкой обязательно осуществляем контроль качества, 
 работаем над развитием сайта и доступным донесением характеристик до Вашего конечного клиента.
 Будем рады видеть Вас в числе наших постоянных покупателей.</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Изображение</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Оптовая цена, RUB</t>
   </si>
   <si>
     <t>Кол-во единиц в заказе</t>
   </si>
   <si>
     <t>Сумма заказа, RUB</t>
   </si>
   <si>
     <t>Основной ассортимент</t>
   </si>
   <si>
-    <t>Love-is</t>
-[...10 lines deleted...]
-  <si>
     <t>No name</t>
   </si>
   <si>
     <t>Плед акриловый для уюта Glama с бахромой, 130x160 см</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/64636/</t>
   </si>
   <si>
     <t>Электрический штопор для вина Majesty с круглым ножом для удаления фольги 23.5 см.</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/96721/</t>
   </si>
   <si>
     <t>Металлическое ведро QUINTO / Ёмкость для хранения напитков во льду 6 л, с открывалкой</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/97722/</t>
   </si>
   <si>
     <t>AB4121S1251</t>
   </si>
   <si>
     <t>Кружка керамическая "Heritage" с дугообразной ручкой</t>
@@ -171,74 +159,86 @@
   <si>
     <t>https://beloptovik.ru/catalog/product/99095/</t>
   </si>
   <si>
     <t>6131.05-K</t>
   </si>
   <si>
     <t>Чайная пара фарфоровая 220см³ "Экспресс" "Платиновый" (7С1344Ф34) в коробке</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/99099/</t>
   </si>
   <si>
     <t>6125.01-K</t>
   </si>
   <si>
     <t>Чайная пара фарфоровая 280см³ "Капучино" в коробке</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/99100/</t>
   </si>
   <si>
     <t>6126.01-K</t>
   </si>
   <si>
+    <t>Мельница для специй Квиана с керамическими жерновами, черный</t>
+  </si>
+  <si>
+    <t>https://beloptovik.ru/catalog/product/99118/</t>
+  </si>
+  <si>
     <t>Штопор механический Клив, черный</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/99119/</t>
   </si>
   <si>
     <t>Штопор вакуумный Стэнли, с ножом, черный</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/99121/</t>
   </si>
   <si>
     <t>Кружка фарфоровая 300 мл "Классик", Белый</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/103672/</t>
   </si>
   <si>
     <t>Кружка фарфоровая 300 мл "Челси", Палитра, с цветным краем</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/103674/</t>
   </si>
   <si>
+    <t>Кружка фарфоровая  400 мл "Квадро", Белый</t>
+  </si>
+  <si>
+    <t>https://beloptovik.ru/catalog/product/103694/</t>
+  </si>
+  <si>
     <t>Контейнер из кукурузного крахмала с разделением на три зоны с крышкой 9 дюймов / Экологичный, удобный и объемный</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/105342/</t>
   </si>
   <si>
     <t>A306</t>
   </si>
   <si>
     <t>Контейнер из кукурузного крахмала с разделением на три зоны с крышкой 8 дюймов / Экологичный, удобный и объемный</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/105343/</t>
   </si>
   <si>
     <t>A304</t>
   </si>
   <si>
     <t>Круглая тарелка с разделением на 3 зоны из кукурузного крахмала 10 дюймов</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/105344/</t>
   </si>
   <si>
     <t>A109</t>
@@ -348,66 +348,54 @@
   <si>
     <t>Плед для пикника Monaco / Практичный и стильный</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/106034/</t>
   </si>
   <si>
     <t>Винный электрический штопор Прованс с круглым ножом для удаления фольги 24 см.</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/106104/</t>
   </si>
   <si>
     <t>Плед Garda / Качественный и оригинальный, черный</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/106499/</t>
   </si>
   <si>
     <t>Стакан стеклянный "Lotos" с двойными стенками и крышкой, цвет в ассортименте / Позволяет наливать горячие напитки и не обжигать руки</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/106975/</t>
   </si>
   <si>
-    <t>Мед натуральный с клюквой, 140 г / Укрепляет иммунитет, является отличным натуральным антидепрессантом и оказывает положительный эффект на весь организм</t>
-[...4 lines deleted...]
-  <si>
     <t>Аэратор винный Ear / Делает удобным наполнение бокала, но улучшает вкусовые и ароматные качества винных напитков</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/110866/</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://beloptovik.ru/catalog/product/110871/</t>
   </si>
   <si>
     <t>Контейнер "Dinner" 1040 мл из боросиликатного жаропрочного  стекла, герметичный, белый / Выдерживает  от -30 до +400 С, не вступает в химические реакции с пищей</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/110883/</t>
   </si>
   <si>
     <t>Керамическая двухцветная кружка Wooster, 240 мл, цвет в ассортименте</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/112083/</t>
   </si>
   <si>
     <t>Крышка SOFTO, черная</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/142195/</t>
   </si>
   <si>
     <t>5032K.02</t>
   </si>
   <si>
     <t>ALL</t>
   </si>
@@ -883,1385 +871,1385 @@
     </xf>
     <xf xfId="0" fontId="7" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db304ec8df84b3f8b51d66eeb486674.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f613132b00f056e626e6352a9b03097.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863e16341571dd87841cc55e3772332d.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba8e232bc8c8b4e5ee10c56751626c3.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73a5ca15075f95e4e26b03798e14b22.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ddb39c811752645b800659c1be9368.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72469917fb01ca761e0e74b04e6392af.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0052154bf78a7a8dd942445fe7321abc.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c89e3720537899a2086550ffedf01b.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d8a03ea6953f37627298e23f2a8bf9.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ebacff755c8ec255ad104897cc983f.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6348fff9276be214a9e2e8d9152e2395.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e495ab1623ace09d407f657b8f66b8a.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c7917562c17c57d4614188215e57ec.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2849e5912e55c9d6dea903e4da947c21.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436775457128572e5f113eff85892d71.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b71c2a567f005fc193cf75daf4ebbb3.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b64bcc457b33841aabaeef54245425.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c5364135ef5412be7dc320f6829179.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3ef11f4107ead2dbee04f3f653024b.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac551b6095804a2161ea058b29445de.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb4ae97939928c8bfff2d829b5ab0a5.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c515192b6b3389194f9e2920b245aa7a.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234c9dbfa769fc4963014fe4869c9ff7.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f00ada51661cffdcd4e903eeb2d3652.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa771c260e93fec7033da8be531524a2.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d985ef28561cd867db8d0279a9613330.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ff50179ea43815157e03ae06019901.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68785c075fb4925a31fa91a30646e2cf.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b4898bcafbbf94a22845eb8534b5ca.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34861a6f9182b79ec5e39223eae13b9a.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a2179305e53caba757cc73168d7081.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2902c0e1ec661b6c3015f334586c5048.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d53b5b73aa6aef5d6b57764641bbea.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a967bd20db751b567f1678758fa9a4a.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0448889609fca568cd47a7ff58092081.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020b7e8b6b8f40bd5d4cec82ccd8accf.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9899af182583afdeb4d23997f34cb400.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511b04b981c6788264fb6c9cd550fff8.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3170be53bed40c61b2730461ff4c3a76.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ca0cf6c008341a4a9624693777efff.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808889a1daf9a0cb9bbf38150f549d15.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09692e726df5fe55af742b38d122ae57.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ff74923b0141846586ef096760b55f.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09047166e2c4ec6d7024bdc29c3b2c78.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6356b4db817f231e058a88a2771f013.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070346e2e16cf053c9c50a8bc6d936b4.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4407cc5eda02635c9da96820816fd7ed.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cf15cd2fbfab3f21f09d661856dae2.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009235008dd378d889fb572d8e755133.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410dcae13517af2b06c089fe8952fdfc.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16c26fb2db5b8ebcdd82962c2ace436.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c20fd4f3c658c9bde2f89c7e6e916df.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ad3bffb2a9fad52702ad88ec0c1402.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a9ec6b4a9174b7a7b594688505a194.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8de53d5402ff3111586c086e327b3f.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1d9d5d01733d6cf9ba80645672e2c3.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996dbeedbf565f51addb1d9c88b7b402.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104365a8066322d8d03bcb6fe4e8b83a.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e853f1e86170cff47a9237312976062d.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b897f1ddb7197fb95a3d639b2c78d85d.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a866421967b0e323249b2c4f5b3a4f14.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f6b8e1ee2612be414b44b40103546e.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dadc7894f32a079fb16cdc96a9a06ca.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aced8af6fe732440d5f82452966c504e.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c524f00db93820dd0856c88eb5337719.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64906613f594b30354103b27a92c3c2.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135e14b18053209c1091bf1af1224dd6.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716dd2ee9e34dae8c5044306343a8be6.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30283b66b103cb55488487a5d2952136.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c920a36730a5d9cb32260b75b30dd42.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624f895f0a01365d66945bc3c8d51666.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d713becbc3c52aca3eb46eb7fb6fb021.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f22f577c12fe28dfd41a897ae83bd5d.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24ec6eee672bed97b0d899e1aa5a8d9.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a802a0988fd5782b0137db17e13d9669.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1160a9a008e69594525cd17b70c5de4.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8864ef73885fbfdf86846e5be9cf8ef3.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db304ec8df84b3f8b51d66eeb486674.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863e16341571dd87841cc55e3772332d.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba8e232bc8c8b4e5ee10c56751626c3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73a5ca15075f95e4e26b03798e14b22.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ddb39c811752645b800659c1be9368.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72469917fb01ca761e0e74b04e6392af.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0052154bf78a7a8dd942445fe7321abc.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c89e3720537899a2086550ffedf01b.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d8a03ea6953f37627298e23f2a8bf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ebacff755c8ec255ad104897cc983f.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6348fff9276be214a9e2e8d9152e2395.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e495ab1623ace09d407f657b8f66b8a.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c7917562c17c57d4614188215e57ec.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d788ab9573174b5b4f576952e23c04.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2849e5912e55c9d6dea903e4da947c21.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436775457128572e5f113eff85892d71.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b71c2a567f005fc193cf75daf4ebbb3.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b64bcc457b33841aabaeef54245425.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a4edc8e128870c285c105af247eb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c5364135ef5412be7dc320f6829179.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3ef11f4107ead2dbee04f3f653024b.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac551b6095804a2161ea058b29445de.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb4ae97939928c8bfff2d829b5ab0a5.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c515192b6b3389194f9e2920b245aa7a.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234c9dbfa769fc4963014fe4869c9ff7.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f00ada51661cffdcd4e903eeb2d3652.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa771c260e93fec7033da8be531524a2.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d985ef28561cd867db8d0279a9613330.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ff50179ea43815157e03ae06019901.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68785c075fb4925a31fa91a30646e2cf.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b4898bcafbbf94a22845eb8534b5ca.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34861a6f9182b79ec5e39223eae13b9a.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a2179305e53caba757cc73168d7081.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2902c0e1ec661b6c3015f334586c5048.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d53b5b73aa6aef5d6b57764641bbea.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a967bd20db751b567f1678758fa9a4a.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0448889609fca568cd47a7ff58092081.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020b7e8b6b8f40bd5d4cec82ccd8accf.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9899af182583afdeb4d23997f34cb400.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511b04b981c6788264fb6c9cd550fff8.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3170be53bed40c61b2730461ff4c3a76.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808889a1daf9a0cb9bbf38150f549d15.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ff74923b0141846586ef096760b55f.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09047166e2c4ec6d7024bdc29c3b2c78.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6356b4db817f231e058a88a2771f013.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070346e2e16cf053c9c50a8bc6d936b4.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4407cc5eda02635c9da96820816fd7ed.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cf15cd2fbfab3f21f09d661856dae2.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009235008dd378d889fb572d8e755133.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410dcae13517af2b06c089fe8952fdfc.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16c26fb2db5b8ebcdd82962c2ace436.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c20fd4f3c658c9bde2f89c7e6e916df.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ad3bffb2a9fad52702ad88ec0c1402.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a9ec6b4a9174b7a7b594688505a194.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8de53d5402ff3111586c086e327b3f.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1d9d5d01733d6cf9ba80645672e2c3.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996dbeedbf565f51addb1d9c88b7b402.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104365a8066322d8d03bcb6fe4e8b83a.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e853f1e86170cff47a9237312976062d.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b897f1ddb7197fb95a3d639b2c78d85d.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a866421967b0e323249b2c4f5b3a4f14.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f6b8e1ee2612be414b44b40103546e.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dadc7894f32a079fb16cdc96a9a06ca.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aced8af6fe732440d5f82452966c504e.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c524f00db93820dd0856c88eb5337719.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64906613f594b30354103b27a92c3c2.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135e14b18053209c1091bf1af1224dd6.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716dd2ee9e34dae8c5044306343a8be6.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30283b66b103cb55488487a5d2952136.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c920a36730a5d9cb32260b75b30dd42.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624f895f0a01365d66945bc3c8d51666.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d713becbc3c52aca3eb46eb7fb6fb021.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f22f577c12fe28dfd41a897ae83bd5d.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24ec6eee672bed97b0d899e1aa5a8d9.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a802a0988fd5782b0137db17e13d9669.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1160a9a008e69594525cd17b70c5de4.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8864ef73885fbfdf86846e5be9cf8ef3.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1619250" cy="314325"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Logo" descr="Logo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="695325"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Tovar" descr="Tovar"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="Tovar" descr="Tovar"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
+        <xdr:cNvPr id="4" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4" name="Tovar" descr="Tovar"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
+        <xdr:cNvPr id="5" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="5" name="Tovar" descr="Tovar"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
+        <xdr:cNvPr id="6" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="6" name="Tovar" descr="Tovar"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
+        <xdr:cNvPr id="7" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>13</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="7" name="Tovar" descr="Tovar"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
+        <xdr:cNvPr id="8" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="8" name="Tovar" descr="Tovar"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
+        <xdr:cNvPr id="9" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="9" name="Tovar" descr="Tovar"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
+        <xdr:cNvPr id="10" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="10" name="Tovar" descr="Tovar"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
+        <xdr:cNvPr id="11" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="11" name="Tovar" descr="Tovar"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
+        <xdr:cNvPr id="12" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="12" name="Tovar" descr="Tovar"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
+        <xdr:cNvPr id="13" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="13" name="Tovar" descr="Tovar"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
+        <xdr:cNvPr id="14" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="14" name="Tovar" descr="Tovar"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
+        <xdr:cNvPr id="15" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="15" name="Tovar" descr="Tovar"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
+        <xdr:cNvPr id="16" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="16" name="Tovar" descr="Tovar"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
+        <xdr:cNvPr id="17" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="17" name="Tovar" descr="Tovar"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
+        <xdr:cNvPr id="18" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="18" name="Tovar" descr="Tovar"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
+        <xdr:cNvPr id="19" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="19" name="Tovar" descr="Tovar"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
+        <xdr:cNvPr id="20" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="20" name="Tovar" descr="Tovar"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
+        <xdr:cNvPr id="21" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="21" name="Tovar" descr="Tovar"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
+        <xdr:cNvPr id="22" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="22" name="Tovar" descr="Tovar"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
+        <xdr:cNvPr id="23" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1362075"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="23" name="Tovar" descr="Tovar"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
+        <xdr:cNvPr id="24" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="24" name="Tovar" descr="Tovar"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
+        <xdr:cNvPr id="25" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="25" name="Tovar" descr="Tovar"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
+        <xdr:cNvPr id="26" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="26" name="Tovar" descr="Tovar"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
+        <xdr:cNvPr id="27" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="27" name="Tovar" descr="Tovar"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
+        <xdr:cNvPr id="28" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="28" name="Tovar" descr="Tovar"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
+        <xdr:cNvPr id="29" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="29" name="Tovar" descr="Tovar"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
+        <xdr:cNvPr id="30" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1009650"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="30" name="Tovar" descr="Tovar"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
+        <xdr:cNvPr id="31" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="31" name="Tovar" descr="Tovar"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
+        <xdr:cNvPr id="32" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="32" name="Tovar" descr="Tovar"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
+        <xdr:cNvPr id="33" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="33" name="Tovar" descr="Tovar"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
+        <xdr:cNvPr id="34" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="34" name="Tovar" descr="Tovar"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
+        <xdr:cNvPr id="35" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="35" name="Tovar" descr="Tovar"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
+        <xdr:cNvPr id="36" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>42</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="36" name="Tovar" descr="Tovar"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
+        <xdr:cNvPr id="37" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>43</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="37" name="Tovar" descr="Tovar"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
+        <xdr:cNvPr id="38" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>44</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="38" name="Tovar" descr="Tovar"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
+        <xdr:cNvPr id="39" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="39" name="Tovar" descr="Tovar"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
+        <xdr:cNvPr id="40" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="40" name="Tovar" descr="Tovar"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
+        <xdr:cNvPr id="41" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="41" name="Tovar" descr="Tovar"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
+        <xdr:cNvPr id="42" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>48</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="42" name="Tovar" descr="Tovar"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
+        <xdr:cNvPr id="43" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>49</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="43" name="Tovar" descr="Tovar"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
+        <xdr:cNvPr id="44" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>50</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="44" name="Tovar" descr="Tovar"/>
-[...28 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="45" name="Tovar" descr="Tovar"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>52</xdr:row>
@@ -2272,993 +2260,963 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="46" name="Tovar" descr="Tovar"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="47" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
       <xdr:row>54</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="47" name="Tovar" descr="Tovar"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
+        <xdr:cNvPr id="48" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="48" name="Tovar" descr="Tovar"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
+        <xdr:cNvPr id="49" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="49" name="Tovar" descr="Tovar"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
+        <xdr:cNvPr id="50" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>57</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="50" name="Tovar" descr="Tovar"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
+        <xdr:cNvPr id="51" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>58</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="51" name="Tovar" descr="Tovar"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
+        <xdr:cNvPr id="52" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>59</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="52" name="Tovar" descr="Tovar"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
+        <xdr:cNvPr id="53" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>60</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...8 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="54" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>61</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...8 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="55" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>62</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="914400"/>
-[...8 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
+    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="56" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="962025"/>
-[...8 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="57" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>64</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
-[...8 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="58" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>65</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="58" name="Tovar" descr="Tovar"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
+        <xdr:cNvPr id="59" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="59" name="Tovar" descr="Tovar"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
+        <xdr:cNvPr id="60" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>67</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="60" name="Tovar" descr="Tovar"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
+        <xdr:cNvPr id="61" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="61" name="Tovar" descr="Tovar"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
+        <xdr:cNvPr id="62" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>69</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...8 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
+    <xdr:ext cx="952500" cy="942975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="63" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>70</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="63" name="Tovar" descr="Tovar"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
+        <xdr:cNvPr id="64" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>71</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="65" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="66" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="67" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="69" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="70" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="71" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="72" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="73" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="942975"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="64" name="Tovar" descr="Tovar"/>
-[...275 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
+        <xdr:cNvPr id="74" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="74" name="Tovar" descr="Tovar"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
+        <xdr:cNvPr id="75" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="942975"/>
-[...8 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="76" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>84</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="76" name="Tovar" descr="Tovar"/>
-[...28 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="77" name="Tovar" descr="Tovar"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
-        <a:stretch>
-[...28 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3517,71 +3475,71 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/61940/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/64636/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/96721/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/97722/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/98261/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/98425/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/98461/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/98864/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/98874/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/98894/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/99095/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/99099/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/99100/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/99119/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/99121/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/103672/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/103674/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/105342/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/105343/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/105344/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/105345/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/105356/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/105357/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/105363/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/105431/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/105548/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/105553/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/105556/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/105654/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/105788/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/105792/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/105811/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/105833/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/105834/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/105841/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/106034/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/106104/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/106499/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/106975/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/107028/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/110866/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/110871/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/110883/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/112083/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/142195/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/92115/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93487/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93488/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93491/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93492/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93493/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93494/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93510/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93586/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93701/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93713/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93724/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93757/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93767/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93774/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93795/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93815/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93817/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93823/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93831/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93839/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/94174/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/94414/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/94432/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/94445/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/108458/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/110652/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139859/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139860/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139861/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139862/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/142327/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/64636/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/96721/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/97722/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/98261/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/98425/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/98461/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/98864/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/98874/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/98894/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/99095/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/99099/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/99100/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/99118/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/99119/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/99121/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/103672/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/103674/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/103694/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/105342/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/105343/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/105344/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/105345/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/105356/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/105357/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/105363/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/105431/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/105548/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/105553/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/105556/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/105654/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/105788/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/105792/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/105811/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/105833/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/105834/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/105841/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/106034/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/106104/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/106499/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/106975/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/110866/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/110883/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/112083/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/142195/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/92115/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93487/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93488/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93491/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93492/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93493/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93494/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93510/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93586/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93701/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93713/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93724/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93757/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93767/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93774/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93795/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93815/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93817/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93823/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93831/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93839/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/94174/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/94414/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/94432/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/94445/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/108458/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/110652/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139859/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139860/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139861/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139862/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/142327/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wa.me/79778021153" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H88"/>
+  <dimension ref="A1:H86"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A88" sqref="A88"/>
+      <selection pane="bottomLeft" activeCell="A86" sqref="A86"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="90" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" customHeight="1" ht="80">
       <c r="A1"/>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="3"/>
       <c r="C2" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D2" s="5"/>
       <c r="E2" s="3"/>
@@ -3619,476 +3577,489 @@
       <c r="A6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B7" s="9"/>
       <c r="C7" s="9"/>
       <c r="D7" s="9"/>
       <c r="E7" s="9"/>
       <c r="F7" s="9"/>
       <c r="G7" s="9"/>
       <c r="H7" s="9"/>
     </row>
     <row r="8" spans="1:8" customHeight="1" ht="90">
       <c r="A8" s="12">
-        <v>61940</v>
+        <v>64636</v>
       </c>
       <c r="B8" s="12"/>
       <c r="C8" s="12" t="s">
         <v>13</v>
       </c>
       <c r="D8" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="E8" s="14" t="s">
-        <v>15</v>
+      <c r="E8" s="14">
+        <v>16005.03</v>
       </c>
       <c r="F8" s="12">
-        <v>400.0</v>
+        <v>1734.0</v>
       </c>
       <c r="G8" s="12">
         <v>0</v>
       </c>
       <c r="H8" s="12">
         <f>F8*G8</f>
         <v>0</v>
       </c>
     </row>
-    <row r="9" spans="1:8">
-      <c r="A9" s="8" t="s">
+    <row r="9" spans="1:8" customHeight="1" ht="90">
+      <c r="A9" s="12">
+        <v>96721</v>
+      </c>
+      <c r="B9" s="12"/>
+      <c r="C9" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="D9" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="B9" s="9"/>
-[...5 lines deleted...]
-      <c r="H9" s="9"/>
+      <c r="E9" s="14">
+        <v>44003.03</v>
+      </c>
+      <c r="F9" s="12">
+        <v>1899.0</v>
+      </c>
+      <c r="G9" s="12">
+        <v>0</v>
+      </c>
+      <c r="H9" s="12">
+        <f>F9*G9</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="10" spans="1:8" customHeight="1" ht="90">
       <c r="A10" s="12">
-        <v>64636</v>
+        <v>97722</v>
       </c>
       <c r="B10" s="12"/>
       <c r="C10" s="12" t="s">
         <v>17</v>
       </c>
       <c r="D10" s="13" t="s">
         <v>18</v>
       </c>
-      <c r="E10" s="14">
-        <v>16005.03</v>
+      <c r="E10" s="14" t="s">
+        <v>19</v>
       </c>
       <c r="F10" s="12">
-        <v>1734.0</v>
+        <v>862.0</v>
       </c>
       <c r="G10" s="12">
         <v>0</v>
       </c>
       <c r="H10" s="12">
         <f>F10*G10</f>
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:8" customHeight="1" ht="90">
       <c r="A11" s="12">
-        <v>96721</v>
+        <v>98261</v>
       </c>
       <c r="B11" s="12"/>
       <c r="C11" s="12" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D11" s="13" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E11" s="14">
-        <v>44003.03</v>
+        <v>6003.05</v>
       </c>
       <c r="F11" s="12">
-        <v>1899.0</v>
+        <v>164.0</v>
       </c>
       <c r="G11" s="12">
         <v>0</v>
       </c>
       <c r="H11" s="12">
         <f>F11*G11</f>
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:8" customHeight="1" ht="90">
       <c r="A12" s="12">
-        <v>97722</v>
+        <v>98425</v>
       </c>
       <c r="B12" s="12"/>
       <c r="C12" s="12" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D12" s="13" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="E12" s="14" t="s">
         <v>23</v>
       </c>
+      <c r="E12" s="14">
+        <v>6109.15</v>
+      </c>
       <c r="F12" s="12">
-        <v>862.0</v>
+        <v>296.0</v>
       </c>
       <c r="G12" s="12">
         <v>0</v>
       </c>
       <c r="H12" s="12">
         <f>F12*G12</f>
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:8" customHeight="1" ht="90">
       <c r="A13" s="12">
-        <v>98261</v>
+        <v>98461</v>
       </c>
       <c r="B13" s="12"/>
       <c r="C13" s="12" t="s">
         <v>24</v>
       </c>
       <c r="D13" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="E13" s="14">
-        <v>6003.05</v>
+      <c r="E13" s="14" t="s">
+        <v>26</v>
       </c>
       <c r="F13" s="12">
-        <v>164.0</v>
+        <v>92.0</v>
       </c>
       <c r="G13" s="12">
         <v>0</v>
       </c>
       <c r="H13" s="12">
         <f>F13*G13</f>
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:8" customHeight="1" ht="90">
       <c r="A14" s="12">
-        <v>98425</v>
+        <v>98864</v>
       </c>
       <c r="B14" s="12"/>
       <c r="C14" s="12" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D14" s="13" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>6109.15</v>
+        <v>28</v>
+      </c>
+      <c r="E14" s="14" t="s">
+        <v>29</v>
       </c>
       <c r="F14" s="12">
-        <v>296.0</v>
+        <v>117.0</v>
       </c>
       <c r="G14" s="12">
         <v>0</v>
       </c>
       <c r="H14" s="12">
         <f>F14*G14</f>
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:8" customHeight="1" ht="90">
       <c r="A15" s="12">
-        <v>98461</v>
+        <v>98874</v>
       </c>
       <c r="B15" s="12"/>
       <c r="C15" s="12" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="D15" s="13" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="E15" s="14" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="F15" s="12">
-        <v>92.0</v>
+        <v>127.0</v>
       </c>
       <c r="G15" s="12">
         <v>0</v>
       </c>
       <c r="H15" s="12">
         <f>F15*G15</f>
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:8" customHeight="1" ht="90">
       <c r="A16" s="12">
-        <v>98864</v>
+        <v>98894</v>
       </c>
       <c r="B16" s="12"/>
       <c r="C16" s="12" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D16" s="13" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>34</v>
+      </c>
+      <c r="E16" s="14">
+        <v>6133.05</v>
       </c>
       <c r="F16" s="12">
-        <v>117.0</v>
+        <v>218.0</v>
       </c>
       <c r="G16" s="12">
         <v>0</v>
       </c>
       <c r="H16" s="12">
         <f>F16*G16</f>
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:8" customHeight="1" ht="90">
       <c r="A17" s="12">
-        <v>98874</v>
+        <v>99095</v>
       </c>
       <c r="B17" s="12"/>
       <c r="C17" s="12" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D17" s="13" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E17" s="14" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F17" s="12">
-        <v>127.0</v>
+        <v>349.0</v>
       </c>
       <c r="G17" s="12">
         <v>0</v>
       </c>
       <c r="H17" s="12">
         <f>F17*G17</f>
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:8" customHeight="1" ht="90">
       <c r="A18" s="12">
-        <v>98894</v>
+        <v>99099</v>
       </c>
       <c r="B18" s="12"/>
       <c r="C18" s="12" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D18" s="13" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>6133.05</v>
+        <v>39</v>
+      </c>
+      <c r="E18" s="14" t="s">
+        <v>40</v>
       </c>
       <c r="F18" s="12">
-        <v>218.0</v>
+        <v>547.0</v>
       </c>
       <c r="G18" s="12">
         <v>0</v>
       </c>
       <c r="H18" s="12">
         <f>F18*G18</f>
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:8" customHeight="1" ht="90">
       <c r="A19" s="12">
-        <v>99095</v>
+        <v>99100</v>
       </c>
       <c r="B19" s="12"/>
       <c r="C19" s="12" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D19" s="13" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="E19" s="14" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="F19" s="12">
-        <v>349.0</v>
+        <v>432.0</v>
       </c>
       <c r="G19" s="12">
         <v>0</v>
       </c>
       <c r="H19" s="12">
         <f>F19*G19</f>
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:8" customHeight="1" ht="90">
       <c r="A20" s="12">
-        <v>99099</v>
+        <v>99118</v>
       </c>
       <c r="B20" s="12"/>
       <c r="C20" s="12" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="D20" s="13" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>45</v>
+      </c>
+      <c r="E20" s="14">
+        <v>48007.02</v>
       </c>
       <c r="F20" s="12">
-        <v>547.0</v>
+        <v>738.0</v>
       </c>
       <c r="G20" s="12">
         <v>0</v>
       </c>
       <c r="H20" s="12">
         <f>F20*G20</f>
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:8" customHeight="1" ht="90">
       <c r="A21" s="12">
-        <v>99100</v>
+        <v>99119</v>
       </c>
       <c r="B21" s="12"/>
       <c r="C21" s="12" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D21" s="13" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="E21" s="14" t="s">
         <v>47</v>
       </c>
+      <c r="E21" s="14">
+        <v>44010.02</v>
+      </c>
       <c r="F21" s="12">
-        <v>432.0</v>
+        <v>518.0</v>
       </c>
       <c r="G21" s="12">
         <v>0</v>
       </c>
       <c r="H21" s="12">
         <f>F21*G21</f>
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:8" customHeight="1" ht="90">
       <c r="A22" s="12">
-        <v>99119</v>
+        <v>99121</v>
       </c>
       <c r="B22" s="12"/>
       <c r="C22" s="12" t="s">
         <v>48</v>
       </c>
       <c r="D22" s="13" t="s">
         <v>49</v>
       </c>
       <c r="E22" s="14">
-        <v>44010.02</v>
+        <v>44008.02</v>
       </c>
       <c r="F22" s="12">
-        <v>539.0</v>
+        <v>718.0</v>
       </c>
       <c r="G22" s="12">
         <v>0</v>
       </c>
       <c r="H22" s="12">
         <f>F22*G22</f>
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:8" customHeight="1" ht="90">
       <c r="A23" s="12">
-        <v>99121</v>
+        <v>103672</v>
       </c>
       <c r="B23" s="12"/>
       <c r="C23" s="12" t="s">
         <v>50</v>
       </c>
       <c r="D23" s="13" t="s">
         <v>51</v>
       </c>
       <c r="E23" s="14">
-        <v>44008.02</v>
+        <v>6132.01</v>
       </c>
       <c r="F23" s="12">
-        <v>756.0</v>
+        <v>202.0</v>
       </c>
       <c r="G23" s="12">
         <v>0</v>
       </c>
       <c r="H23" s="12">
         <f>F23*G23</f>
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:8" customHeight="1" ht="90">
       <c r="A24" s="12">
-        <v>103672</v>
+        <v>103674</v>
       </c>
       <c r="B24" s="12"/>
       <c r="C24" s="12" t="s">
         <v>52</v>
       </c>
       <c r="D24" s="13" t="s">
         <v>53</v>
       </c>
       <c r="E24" s="14">
-        <v>6132.01</v>
+        <v>6128.05</v>
       </c>
       <c r="F24" s="12">
-        <v>202.0</v>
+        <v>158.0</v>
       </c>
       <c r="G24" s="12">
         <v>0</v>
       </c>
       <c r="H24" s="12">
         <f>F24*G24</f>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:8" customHeight="1" ht="90">
       <c r="A25" s="12">
-        <v>103674</v>
+        <v>103694</v>
       </c>
       <c r="B25" s="12"/>
       <c r="C25" s="12" t="s">
         <v>54</v>
       </c>
       <c r="D25" s="13" t="s">
         <v>55</v>
       </c>
       <c r="E25" s="14">
-        <v>6128.05</v>
+        <v>6124.01</v>
       </c>
       <c r="F25" s="12">
-        <v>158.0</v>
+        <v>256.0</v>
       </c>
       <c r="G25" s="12">
         <v>0</v>
       </c>
       <c r="H25" s="12">
         <f>F25*G25</f>
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:8" customHeight="1" ht="90">
       <c r="A26" s="12">
         <v>105342</v>
       </c>
       <c r="B26" s="12"/>
       <c r="C26" s="12" t="s">
         <v>56</v>
       </c>
       <c r="D26" s="13" t="s">
         <v>57</v>
       </c>
       <c r="E26" s="14" t="s">
         <v>58</v>
       </c>
       <c r="F26" s="12">
         <v>57.0</v>
@@ -4244,101 +4215,101 @@
         <v>122.0</v>
       </c>
       <c r="G32" s="12">
         <v>0</v>
       </c>
       <c r="H32" s="12">
         <f>F32*G32</f>
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:8" customHeight="1" ht="90">
       <c r="A33" s="12">
         <v>105431</v>
       </c>
       <c r="B33" s="12"/>
       <c r="C33" s="12" t="s">
         <v>76</v>
       </c>
       <c r="D33" s="13" t="s">
         <v>77</v>
       </c>
       <c r="E33" s="14">
         <v>14033.02</v>
       </c>
       <c r="F33" s="12">
-        <v>1228.0</v>
+        <v>1167.0</v>
       </c>
       <c r="G33" s="12">
         <v>0</v>
       </c>
       <c r="H33" s="12">
         <f>F33*G33</f>
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:8" customHeight="1" ht="90">
       <c r="A34" s="12">
         <v>105548</v>
       </c>
       <c r="B34" s="12"/>
       <c r="C34" s="12" t="s">
         <v>78</v>
       </c>
       <c r="D34" s="13" t="s">
         <v>79</v>
       </c>
       <c r="E34" s="14">
         <v>16006.02</v>
       </c>
       <c r="F34" s="12">
         <v>794.0</v>
       </c>
       <c r="G34" s="12">
         <v>0</v>
       </c>
       <c r="H34" s="12">
         <f>F34*G34</f>
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:8" customHeight="1" ht="90">
       <c r="A35" s="12">
         <v>105553</v>
       </c>
       <c r="B35" s="12"/>
       <c r="C35" s="12" t="s">
         <v>80</v>
       </c>
       <c r="D35" s="13" t="s">
         <v>81</v>
       </c>
       <c r="E35" s="14">
         <v>16007.02</v>
       </c>
       <c r="F35" s="12">
-        <v>1024.0</v>
+        <v>887.0</v>
       </c>
       <c r="G35" s="12">
         <v>0</v>
       </c>
       <c r="H35" s="12">
         <f>F35*G35</f>
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:8" customHeight="1" ht="90">
       <c r="A36" s="12">
         <v>105556</v>
       </c>
       <c r="B36" s="12"/>
       <c r="C36" s="12" t="s">
         <v>82</v>
       </c>
       <c r="D36" s="13" t="s">
         <v>83</v>
       </c>
       <c r="E36" s="14">
         <v>16004.02</v>
       </c>
       <c r="F36" s="12">
         <v>1496.0</v>
@@ -4444,51 +4415,51 @@
         <v>190.0</v>
       </c>
       <c r="G40" s="12">
         <v>0</v>
       </c>
       <c r="H40" s="12">
         <f>F40*G40</f>
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:8" customHeight="1" ht="90">
       <c r="A41" s="12">
         <v>105833</v>
       </c>
       <c r="B41" s="12"/>
       <c r="C41" s="12" t="s">
         <v>93</v>
       </c>
       <c r="D41" s="13" t="s">
         <v>94</v>
       </c>
       <c r="E41" s="14">
         <v>6116.01</v>
       </c>
       <c r="F41" s="12">
-        <v>227.0</v>
+        <v>237.0</v>
       </c>
       <c r="G41" s="12">
         <v>0</v>
       </c>
       <c r="H41" s="12">
         <f>F41*G41</f>
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:8" customHeight="1" ht="90">
       <c r="A42" s="12">
         <v>105834</v>
       </c>
       <c r="B42" s="12"/>
       <c r="C42" s="12" t="s">
         <v>95</v>
       </c>
       <c r="D42" s="13" t="s">
         <v>96</v>
       </c>
       <c r="E42" s="14">
         <v>6113.01</v>
       </c>
       <c r="F42" s="12">
         <v>134.0</v>
@@ -4606,1196 +4577,1144 @@
         <v>106975</v>
       </c>
       <c r="B47" s="12"/>
       <c r="C47" s="12" t="s">
         <v>105</v>
       </c>
       <c r="D47" s="13" t="s">
         <v>106</v>
       </c>
       <c r="E47" s="14">
         <v>56000.2</v>
       </c>
       <c r="F47" s="12">
         <v>589.0</v>
       </c>
       <c r="G47" s="12">
         <v>0</v>
       </c>
       <c r="H47" s="12">
         <f>F47*G47</f>
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:8" customHeight="1" ht="90">
       <c r="A48" s="12">
-        <v>107028</v>
+        <v>110866</v>
       </c>
       <c r="B48" s="12"/>
       <c r="C48" s="12" t="s">
         <v>107</v>
       </c>
       <c r="D48" s="13" t="s">
         <v>108</v>
       </c>
       <c r="E48" s="14">
-        <v>1303</v>
+        <v>44015.25</v>
       </c>
       <c r="F48" s="12">
-        <v>294.0</v>
+        <v>226.0</v>
       </c>
       <c r="G48" s="12">
         <v>0</v>
       </c>
       <c r="H48" s="12">
         <f>F48*G48</f>
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:8" customHeight="1" ht="90">
       <c r="A49" s="12">
-        <v>110866</v>
+        <v>110883</v>
       </c>
       <c r="B49" s="12"/>
       <c r="C49" s="12" t="s">
         <v>109</v>
       </c>
       <c r="D49" s="13" t="s">
         <v>110</v>
       </c>
       <c r="E49" s="14">
-        <v>44015.25</v>
+        <v>13011.01</v>
       </c>
       <c r="F49" s="12">
-        <v>251.0</v>
+        <v>482.0</v>
       </c>
       <c r="G49" s="12">
         <v>0</v>
       </c>
       <c r="H49" s="12">
         <f>F49*G49</f>
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:8" customHeight="1" ht="90">
       <c r="A50" s="12">
-        <v>110871</v>
+        <v>112083</v>
       </c>
       <c r="B50" s="12"/>
       <c r="C50" s="12" t="s">
         <v>111</v>
       </c>
       <c r="D50" s="13" t="s">
         <v>112</v>
       </c>
       <c r="E50" s="14">
-        <v>44011.02</v>
+        <v>6144.07</v>
       </c>
       <c r="F50" s="12">
-        <v>929.0</v>
+        <v>151.0</v>
       </c>
       <c r="G50" s="12">
         <v>0</v>
       </c>
       <c r="H50" s="12">
         <f>F50*G50</f>
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:8" customHeight="1" ht="90">
       <c r="A51" s="12">
-        <v>110883</v>
+        <v>142195</v>
       </c>
       <c r="B51" s="12"/>
       <c r="C51" s="12" t="s">
         <v>113</v>
       </c>
       <c r="D51" s="13" t="s">
         <v>114</v>
       </c>
-      <c r="E51" s="14">
-        <v>13011.01</v>
+      <c r="E51" s="14" t="s">
+        <v>115</v>
       </c>
       <c r="F51" s="12">
-        <v>482.0</v>
+        <v>116.0</v>
       </c>
       <c r="G51" s="12">
         <v>0</v>
       </c>
       <c r="H51" s="12">
         <f>F51*G51</f>
         <v>0</v>
       </c>
     </row>
-    <row r="52" spans="1:8" customHeight="1" ht="90">
-[...7 lines deleted...]
-      <c r="D52" s="13" t="s">
+    <row r="52" spans="1:8">
+      <c r="A52" s="8" t="s">
         <v>116</v>
       </c>
-      <c r="E52" s="14">
-[...11 lines deleted...]
-      </c>
+      <c r="B52" s="9"/>
+      <c r="C52" s="9"/>
+      <c r="D52" s="9"/>
+      <c r="E52" s="9"/>
+      <c r="F52" s="9"/>
+      <c r="G52" s="9"/>
+      <c r="H52" s="9"/>
     </row>
     <row r="53" spans="1:8" customHeight="1" ht="90">
       <c r="A53" s="12">
-        <v>142195</v>
+        <v>92115</v>
       </c>
       <c r="B53" s="12"/>
       <c r="C53" s="12" t="s">
         <v>117</v>
       </c>
       <c r="D53" s="13" t="s">
         <v>118</v>
       </c>
       <c r="E53" s="14" t="s">
         <v>119</v>
       </c>
       <c r="F53" s="12">
-        <v>116.0</v>
+        <v>460.0</v>
       </c>
       <c r="G53" s="12">
         <v>0</v>
       </c>
       <c r="H53" s="12">
         <f>F53*G53</f>
         <v>0</v>
       </c>
     </row>
-    <row r="54" spans="1:8">
-      <c r="A54" s="8" t="s">
+    <row r="54" spans="1:8" customHeight="1" ht="90">
+      <c r="A54" s="12">
+        <v>93487</v>
+      </c>
+      <c r="B54" s="12"/>
+      <c r="C54" s="12" t="s">
         <v>120</v>
       </c>
-      <c r="B54" s="9"/>
-[...5 lines deleted...]
-      <c r="H54" s="9"/>
+      <c r="D54" s="13" t="s">
+        <v>121</v>
+      </c>
+      <c r="E54" s="14" t="s">
+        <v>122</v>
+      </c>
+      <c r="F54" s="12">
+        <v>660.0</v>
+      </c>
+      <c r="G54" s="12">
+        <v>0</v>
+      </c>
+      <c r="H54" s="12">
+        <f>F54*G54</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="55" spans="1:8" customHeight="1" ht="90">
       <c r="A55" s="12">
-        <v>92115</v>
+        <v>93488</v>
       </c>
       <c r="B55" s="12"/>
       <c r="C55" s="12" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="D55" s="13" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="E55" s="14" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="F55" s="12">
-        <v>460.0</v>
+        <v>165.0</v>
       </c>
       <c r="G55" s="12">
         <v>0</v>
       </c>
       <c r="H55" s="12">
         <f>F55*G55</f>
         <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:8" customHeight="1" ht="90">
       <c r="A56" s="12">
-        <v>93487</v>
+        <v>93491</v>
       </c>
       <c r="B56" s="12"/>
       <c r="C56" s="12" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="D56" s="13" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="E56" s="14" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="F56" s="12">
-        <v>660.0</v>
+        <v>385.0</v>
       </c>
       <c r="G56" s="12">
         <v>0</v>
       </c>
       <c r="H56" s="12">
         <f>F56*G56</f>
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:8" customHeight="1" ht="90">
       <c r="A57" s="12">
-        <v>93488</v>
+        <v>93492</v>
       </c>
       <c r="B57" s="12"/>
       <c r="C57" s="12" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="D57" s="13" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="E57" s="14" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="F57" s="12">
-        <v>165.0</v>
+        <v>1045.0</v>
       </c>
       <c r="G57" s="12">
         <v>0</v>
       </c>
       <c r="H57" s="12">
         <f>F57*G57</f>
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:8" customHeight="1" ht="90">
       <c r="A58" s="12">
-        <v>93491</v>
+        <v>93493</v>
       </c>
       <c r="B58" s="12"/>
       <c r="C58" s="12" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="D58" s="13" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="E58" s="14" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="F58" s="12">
-        <v>385.0</v>
+        <v>1045.0</v>
       </c>
       <c r="G58" s="12">
         <v>0</v>
       </c>
       <c r="H58" s="12">
         <f>F58*G58</f>
         <v>0</v>
       </c>
     </row>
     <row r="59" spans="1:8" customHeight="1" ht="90">
       <c r="A59" s="12">
-        <v>93492</v>
+        <v>93494</v>
       </c>
       <c r="B59" s="12"/>
       <c r="C59" s="12" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="D59" s="13" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="E59" s="14" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="F59" s="12">
-        <v>1045.0</v>
+        <v>495.0</v>
       </c>
       <c r="G59" s="12">
         <v>0</v>
       </c>
       <c r="H59" s="12">
         <f>F59*G59</f>
         <v>0</v>
       </c>
     </row>
     <row r="60" spans="1:8" customHeight="1" ht="90">
       <c r="A60" s="12">
-        <v>93493</v>
+        <v>93510</v>
       </c>
       <c r="B60" s="12"/>
       <c r="C60" s="12" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="D60" s="13" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="E60" s="14" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="F60" s="12">
-        <v>1045.0</v>
+        <v>55.0</v>
       </c>
       <c r="G60" s="12">
         <v>0</v>
       </c>
       <c r="H60" s="12">
         <f>F60*G60</f>
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:8" customHeight="1" ht="90">
       <c r="A61" s="12">
-        <v>93494</v>
+        <v>93586</v>
       </c>
       <c r="B61" s="12"/>
       <c r="C61" s="12" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="D61" s="13" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="E61" s="14" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="F61" s="12">
-        <v>495.0</v>
+        <v>55.0</v>
       </c>
       <c r="G61" s="12">
         <v>0</v>
       </c>
       <c r="H61" s="12">
         <f>F61*G61</f>
         <v>0</v>
       </c>
     </row>
     <row r="62" spans="1:8" customHeight="1" ht="90">
       <c r="A62" s="12">
-        <v>93510</v>
+        <v>93701</v>
       </c>
       <c r="B62" s="12"/>
       <c r="C62" s="12" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="D62" s="13" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="E62" s="14" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="F62" s="12">
-        <v>55.0</v>
+        <v>418.0</v>
       </c>
       <c r="G62" s="12">
         <v>0</v>
       </c>
       <c r="H62" s="12">
         <f>F62*G62</f>
         <v>0</v>
       </c>
     </row>
     <row r="63" spans="1:8" customHeight="1" ht="90">
       <c r="A63" s="12">
-        <v>93586</v>
+        <v>93713</v>
       </c>
       <c r="B63" s="12"/>
       <c r="C63" s="12" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="D63" s="13" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="E63" s="14" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="F63" s="12">
-        <v>61.0</v>
+        <v>121.0</v>
       </c>
       <c r="G63" s="12">
         <v>0</v>
       </c>
       <c r="H63" s="12">
         <f>F63*G63</f>
         <v>0</v>
       </c>
     </row>
     <row r="64" spans="1:8" customHeight="1" ht="90">
       <c r="A64" s="12">
-        <v>93701</v>
+        <v>93724</v>
       </c>
       <c r="B64" s="12"/>
       <c r="C64" s="12" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="D64" s="13" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="E64" s="14" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="F64" s="12">
-        <v>418.0</v>
+        <v>352.0</v>
       </c>
       <c r="G64" s="12">
         <v>0</v>
       </c>
       <c r="H64" s="12">
         <f>F64*G64</f>
         <v>0</v>
       </c>
     </row>
     <row r="65" spans="1:8" customHeight="1" ht="90">
       <c r="A65" s="12">
-        <v>93713</v>
+        <v>93757</v>
       </c>
       <c r="B65" s="12"/>
       <c r="C65" s="12" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="D65" s="13" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="E65" s="14" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="F65" s="12">
-        <v>154.0</v>
+        <v>2.0</v>
       </c>
       <c r="G65" s="12">
         <v>0</v>
       </c>
       <c r="H65" s="12">
         <f>F65*G65</f>
         <v>0</v>
       </c>
     </row>
     <row r="66" spans="1:8" customHeight="1" ht="90">
       <c r="A66" s="12">
-        <v>93724</v>
+        <v>93767</v>
       </c>
       <c r="B66" s="12"/>
       <c r="C66" s="12" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="D66" s="13" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="E66" s="14" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="F66" s="12">
-        <v>352.0</v>
+        <v>2.0</v>
       </c>
       <c r="G66" s="12">
         <v>0</v>
       </c>
       <c r="H66" s="12">
         <f>F66*G66</f>
         <v>0</v>
       </c>
     </row>
     <row r="67" spans="1:8" customHeight="1" ht="90">
       <c r="A67" s="12">
-        <v>93757</v>
+        <v>93774</v>
       </c>
       <c r="B67" s="12"/>
       <c r="C67" s="12" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="D67" s="13" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="E67" s="14" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="F67" s="12">
         <v>2.0</v>
       </c>
       <c r="G67" s="12">
         <v>0</v>
       </c>
       <c r="H67" s="12">
         <f>F67*G67</f>
         <v>0</v>
       </c>
     </row>
     <row r="68" spans="1:8" customHeight="1" ht="90">
       <c r="A68" s="12">
-        <v>93767</v>
+        <v>93795</v>
       </c>
       <c r="B68" s="12"/>
       <c r="C68" s="12" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="D68" s="13" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="E68" s="14" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="F68" s="12">
-        <v>2.0</v>
+        <v>330.0</v>
       </c>
       <c r="G68" s="12">
         <v>0</v>
       </c>
       <c r="H68" s="12">
         <f>F68*G68</f>
         <v>0</v>
       </c>
     </row>
     <row r="69" spans="1:8" customHeight="1" ht="90">
       <c r="A69" s="12">
-        <v>93774</v>
+        <v>93815</v>
       </c>
       <c r="B69" s="12"/>
       <c r="C69" s="12" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="D69" s="13" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="E69" s="14" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="F69" s="12">
-        <v>2.0</v>
+        <v>825.0</v>
       </c>
       <c r="G69" s="12">
         <v>0</v>
       </c>
       <c r="H69" s="12">
         <f>F69*G69</f>
         <v>0</v>
       </c>
     </row>
     <row r="70" spans="1:8" customHeight="1" ht="90">
       <c r="A70" s="12">
-        <v>93795</v>
+        <v>93817</v>
       </c>
       <c r="B70" s="12"/>
       <c r="C70" s="12" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="D70" s="13" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="E70" s="14" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="F70" s="12">
-        <v>330.0</v>
+        <v>88.0</v>
       </c>
       <c r="G70" s="12">
         <v>0</v>
       </c>
       <c r="H70" s="12">
         <f>F70*G70</f>
         <v>0</v>
       </c>
     </row>
     <row r="71" spans="1:8" customHeight="1" ht="90">
       <c r="A71" s="12">
-        <v>93815</v>
+        <v>93823</v>
       </c>
       <c r="B71" s="12"/>
       <c r="C71" s="12" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="D71" s="13" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="E71" s="14" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="F71" s="12">
-        <v>880.0</v>
+        <v>242.0</v>
       </c>
       <c r="G71" s="12">
         <v>0</v>
       </c>
       <c r="H71" s="12">
         <f>F71*G71</f>
         <v>0</v>
       </c>
     </row>
     <row r="72" spans="1:8" customHeight="1" ht="90">
       <c r="A72" s="12">
-        <v>93817</v>
+        <v>93831</v>
       </c>
       <c r="B72" s="12"/>
       <c r="C72" s="12" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="D72" s="13" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="E72" s="14" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="F72" s="12">
-        <v>88.0</v>
+        <v>440.0</v>
       </c>
       <c r="G72" s="12">
         <v>0</v>
       </c>
       <c r="H72" s="12">
         <f>F72*G72</f>
         <v>0</v>
       </c>
     </row>
     <row r="73" spans="1:8" customHeight="1" ht="90">
       <c r="A73" s="12">
-        <v>93823</v>
+        <v>93839</v>
       </c>
       <c r="B73" s="12"/>
       <c r="C73" s="12" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="D73" s="13" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="E73" s="14" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="F73" s="12">
-        <v>242.0</v>
+        <v>143.0</v>
       </c>
       <c r="G73" s="12">
         <v>0</v>
       </c>
       <c r="H73" s="12">
         <f>F73*G73</f>
         <v>0</v>
       </c>
     </row>
     <row r="74" spans="1:8" customHeight="1" ht="90">
       <c r="A74" s="12">
-        <v>93831</v>
+        <v>94174</v>
       </c>
       <c r="B74" s="12"/>
       <c r="C74" s="12" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="D74" s="13" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="E74" s="14" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="F74" s="12">
-        <v>440.0</v>
+        <v>605.0</v>
       </c>
       <c r="G74" s="12">
         <v>0</v>
       </c>
       <c r="H74" s="12">
         <f>F74*G74</f>
         <v>0</v>
       </c>
     </row>
     <row r="75" spans="1:8" customHeight="1" ht="90">
       <c r="A75" s="12">
-        <v>93839</v>
+        <v>94414</v>
       </c>
       <c r="B75" s="12"/>
       <c r="C75" s="12" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="D75" s="13" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="E75" s="14" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="F75" s="12">
-        <v>143.0</v>
+        <v>550.0</v>
       </c>
       <c r="G75" s="12">
         <v>0</v>
       </c>
       <c r="H75" s="12">
         <f>F75*G75</f>
         <v>0</v>
       </c>
     </row>
     <row r="76" spans="1:8" customHeight="1" ht="90">
       <c r="A76" s="12">
-        <v>94174</v>
+        <v>94432</v>
       </c>
       <c r="B76" s="12"/>
       <c r="C76" s="12" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="D76" s="13" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="E76" s="14" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="F76" s="12">
-        <v>605.0</v>
+        <v>187.0</v>
       </c>
       <c r="G76" s="12">
         <v>0</v>
       </c>
       <c r="H76" s="12">
         <f>F76*G76</f>
         <v>0</v>
       </c>
     </row>
     <row r="77" spans="1:8" customHeight="1" ht="90">
       <c r="A77" s="12">
-        <v>94414</v>
+        <v>94445</v>
       </c>
       <c r="B77" s="12"/>
       <c r="C77" s="12" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="D77" s="13" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="E77" s="14" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="F77" s="12">
-        <v>550.0</v>
+        <v>418.0</v>
       </c>
       <c r="G77" s="12">
         <v>0</v>
       </c>
       <c r="H77" s="12">
         <f>F77*G77</f>
         <v>0</v>
       </c>
     </row>
     <row r="78" spans="1:8" customHeight="1" ht="90">
       <c r="A78" s="12">
-        <v>94432</v>
+        <v>108458</v>
       </c>
       <c r="B78" s="12"/>
       <c r="C78" s="12" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="D78" s="13" t="s">
-        <v>191</v>
-[...2 lines deleted...]
-        <v>192</v>
+        <v>193</v>
+      </c>
+      <c r="E78" s="14">
+        <v>108458</v>
       </c>
       <c r="F78" s="12">
-        <v>187.0</v>
+        <v>105.0</v>
       </c>
       <c r="G78" s="12">
         <v>0</v>
       </c>
       <c r="H78" s="12">
         <f>F78*G78</f>
         <v>0</v>
       </c>
     </row>
     <row r="79" spans="1:8" customHeight="1" ht="90">
       <c r="A79" s="12">
-        <v>94445</v>
+        <v>110652</v>
       </c>
       <c r="B79" s="12"/>
       <c r="C79" s="12" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="D79" s="13" t="s">
-        <v>194</v>
-[...1 lines deleted...]
-      <c r="E79" s="14" t="s">
         <v>195</v>
       </c>
+      <c r="E79" s="14">
+        <v>110652</v>
+      </c>
       <c r="F79" s="12">
-        <v>462.0</v>
+        <v>1040.0</v>
       </c>
       <c r="G79" s="12">
         <v>0</v>
       </c>
       <c r="H79" s="12">
         <f>F79*G79</f>
         <v>0</v>
       </c>
     </row>
-    <row r="80" spans="1:8" customHeight="1" ht="90">
-[...4 lines deleted...]
-      <c r="C80" s="12" t="s">
+    <row r="80" spans="1:8">
+      <c r="A80" s="8" t="s">
         <v>196</v>
       </c>
-      <c r="D80" s="13" t="s">
-[...14 lines deleted...]
-      </c>
+      <c r="B80" s="9"/>
+      <c r="C80" s="9"/>
+      <c r="D80" s="9"/>
+      <c r="E80" s="9"/>
+      <c r="F80" s="9"/>
+      <c r="G80" s="9"/>
+      <c r="H80" s="9"/>
     </row>
     <row r="81" spans="1:8" customHeight="1" ht="90">
       <c r="A81" s="12">
-        <v>110652</v>
+        <v>139859</v>
       </c>
       <c r="B81" s="12"/>
       <c r="C81" s="12" t="s">
+        <v>197</v>
+      </c>
+      <c r="D81" s="13" t="s">
         <v>198</v>
       </c>
-      <c r="D81" s="13" t="s">
+      <c r="E81" s="14" t="s">
         <v>199</v>
       </c>
-      <c r="E81" s="14">
-[...1 lines deleted...]
-      </c>
       <c r="F81" s="12">
-        <v>1040.0</v>
+        <v>40.0</v>
       </c>
       <c r="G81" s="12">
         <v>0</v>
       </c>
       <c r="H81" s="12">
         <f>F81*G81</f>
         <v>0</v>
       </c>
     </row>
-    <row r="82" spans="1:8">
-      <c r="A82" s="8" t="s">
+    <row r="82" spans="1:8" customHeight="1" ht="90">
+      <c r="A82" s="12">
+        <v>139860</v>
+      </c>
+      <c r="B82" s="12"/>
+      <c r="C82" s="12" t="s">
         <v>200</v>
       </c>
-      <c r="B82" s="9"/>
-[...5 lines deleted...]
-      <c r="H82" s="9"/>
+      <c r="D82" s="13" t="s">
+        <v>201</v>
+      </c>
+      <c r="E82" s="14" t="s">
+        <v>202</v>
+      </c>
+      <c r="F82" s="12">
+        <v>32.0</v>
+      </c>
+      <c r="G82" s="12">
+        <v>0</v>
+      </c>
+      <c r="H82" s="12">
+        <f>F82*G82</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="83" spans="1:8" customHeight="1" ht="90">
       <c r="A83" s="12">
-        <v>139859</v>
+        <v>139861</v>
       </c>
       <c r="B83" s="12"/>
       <c r="C83" s="12" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="D83" s="13" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="E83" s="14" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="F83" s="12">
-        <v>40.0</v>
+        <v>62.0</v>
       </c>
       <c r="G83" s="12">
         <v>0</v>
       </c>
       <c r="H83" s="12">
         <f>F83*G83</f>
         <v>0</v>
       </c>
     </row>
     <row r="84" spans="1:8" customHeight="1" ht="90">
       <c r="A84" s="12">
-        <v>139860</v>
+        <v>139862</v>
       </c>
       <c r="B84" s="12"/>
       <c r="C84" s="12" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="D84" s="13" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="E84" s="14" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="F84" s="12">
-        <v>32.0</v>
+        <v>43.0</v>
       </c>
       <c r="G84" s="12">
         <v>0</v>
       </c>
       <c r="H84" s="12">
         <f>F84*G84</f>
         <v>0</v>
       </c>
     </row>
     <row r="85" spans="1:8" customHeight="1" ht="90">
       <c r="A85" s="12">
-        <v>139861</v>
+        <v>142327</v>
       </c>
       <c r="B85" s="12"/>
       <c r="C85" s="12" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="D85" s="13" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E85" s="14" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F85" s="12">
-        <v>62.0</v>
+        <v>103.0</v>
       </c>
       <c r="G85" s="12">
         <v>0</v>
       </c>
       <c r="H85" s="12">
         <f>F85*G85</f>
         <v>0</v>
       </c>
     </row>
-    <row r="86" spans="1:8" customHeight="1" ht="90">
-[...10 lines deleted...]
-      <c r="E86" s="14" t="s">
+    <row r="86" spans="1:8">
+      <c r="A86" s="16" t="s">
         <v>212</v>
       </c>
-      <c r="F86" s="12">
-[...49 lines deleted...]
-        <f>SUM(H4:H87)</f>
+      <c r="B86" s="15"/>
+      <c r="C86" s="15"/>
+      <c r="D86" s="15"/>
+      <c r="E86" s="15"/>
+      <c r="F86" s="15"/>
+      <c r="G86" s="15">
+        <f>SUM(G4:G85)</f>
+        <v>0</v>
+      </c>
+      <c r="H86" s="15">
+        <f>SUM(H4:H85)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="C1:H1"/>
     <mergeCell ref="D2:H2"/>
     <mergeCell ref="A6:H6"/>
     <mergeCell ref="A7:H7"/>
-    <mergeCell ref="A9:H9"/>
-[...2 lines deleted...]
-    <mergeCell ref="A88:F88"/>
+    <mergeCell ref="A52:H52"/>
+    <mergeCell ref="A80:H80"/>
+    <mergeCell ref="A86:F86"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C2" location="'Реквизиты'!A1"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_1"/>
-    <hyperlink ref="D10" r:id="rId_hyperlink_2"/>
-[...41 lines deleted...]
-    <hyperlink ref="D52" r:id="rId_hyperlink_44"/>
+    <hyperlink ref="D9" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="D10" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="D11" r:id="rId_hyperlink_4"/>
+    <hyperlink ref="D12" r:id="rId_hyperlink_5"/>
+    <hyperlink ref="D13" r:id="rId_hyperlink_6"/>
+    <hyperlink ref="D14" r:id="rId_hyperlink_7"/>
+    <hyperlink ref="D15" r:id="rId_hyperlink_8"/>
+    <hyperlink ref="D16" r:id="rId_hyperlink_9"/>
+    <hyperlink ref="D17" r:id="rId_hyperlink_10"/>
+    <hyperlink ref="D18" r:id="rId_hyperlink_11"/>
+    <hyperlink ref="D19" r:id="rId_hyperlink_12"/>
+    <hyperlink ref="D20" r:id="rId_hyperlink_13"/>
+    <hyperlink ref="D21" r:id="rId_hyperlink_14"/>
+    <hyperlink ref="D22" r:id="rId_hyperlink_15"/>
+    <hyperlink ref="D23" r:id="rId_hyperlink_16"/>
+    <hyperlink ref="D24" r:id="rId_hyperlink_17"/>
+    <hyperlink ref="D25" r:id="rId_hyperlink_18"/>
+    <hyperlink ref="D26" r:id="rId_hyperlink_19"/>
+    <hyperlink ref="D27" r:id="rId_hyperlink_20"/>
+    <hyperlink ref="D28" r:id="rId_hyperlink_21"/>
+    <hyperlink ref="D29" r:id="rId_hyperlink_22"/>
+    <hyperlink ref="D30" r:id="rId_hyperlink_23"/>
+    <hyperlink ref="D31" r:id="rId_hyperlink_24"/>
+    <hyperlink ref="D32" r:id="rId_hyperlink_25"/>
+    <hyperlink ref="D33" r:id="rId_hyperlink_26"/>
+    <hyperlink ref="D34" r:id="rId_hyperlink_27"/>
+    <hyperlink ref="D35" r:id="rId_hyperlink_28"/>
+    <hyperlink ref="D36" r:id="rId_hyperlink_29"/>
+    <hyperlink ref="D37" r:id="rId_hyperlink_30"/>
+    <hyperlink ref="D38" r:id="rId_hyperlink_31"/>
+    <hyperlink ref="D39" r:id="rId_hyperlink_32"/>
+    <hyperlink ref="D40" r:id="rId_hyperlink_33"/>
+    <hyperlink ref="D41" r:id="rId_hyperlink_34"/>
+    <hyperlink ref="D42" r:id="rId_hyperlink_35"/>
+    <hyperlink ref="D43" r:id="rId_hyperlink_36"/>
+    <hyperlink ref="D44" r:id="rId_hyperlink_37"/>
+    <hyperlink ref="D45" r:id="rId_hyperlink_38"/>
+    <hyperlink ref="D46" r:id="rId_hyperlink_39"/>
+    <hyperlink ref="D47" r:id="rId_hyperlink_40"/>
+    <hyperlink ref="D48" r:id="rId_hyperlink_41"/>
+    <hyperlink ref="D49" r:id="rId_hyperlink_42"/>
+    <hyperlink ref="D50" r:id="rId_hyperlink_43"/>
+    <hyperlink ref="D51" r:id="rId_hyperlink_44"/>
     <hyperlink ref="D53" r:id="rId_hyperlink_45"/>
-    <hyperlink ref="D55" r:id="rId_hyperlink_46"/>
-[...24 lines deleted...]
-    <hyperlink ref="D80" r:id="rId_hyperlink_71"/>
+    <hyperlink ref="D54" r:id="rId_hyperlink_46"/>
+    <hyperlink ref="D55" r:id="rId_hyperlink_47"/>
+    <hyperlink ref="D56" r:id="rId_hyperlink_48"/>
+    <hyperlink ref="D57" r:id="rId_hyperlink_49"/>
+    <hyperlink ref="D58" r:id="rId_hyperlink_50"/>
+    <hyperlink ref="D59" r:id="rId_hyperlink_51"/>
+    <hyperlink ref="D60" r:id="rId_hyperlink_52"/>
+    <hyperlink ref="D61" r:id="rId_hyperlink_53"/>
+    <hyperlink ref="D62" r:id="rId_hyperlink_54"/>
+    <hyperlink ref="D63" r:id="rId_hyperlink_55"/>
+    <hyperlink ref="D64" r:id="rId_hyperlink_56"/>
+    <hyperlink ref="D65" r:id="rId_hyperlink_57"/>
+    <hyperlink ref="D66" r:id="rId_hyperlink_58"/>
+    <hyperlink ref="D67" r:id="rId_hyperlink_59"/>
+    <hyperlink ref="D68" r:id="rId_hyperlink_60"/>
+    <hyperlink ref="D69" r:id="rId_hyperlink_61"/>
+    <hyperlink ref="D70" r:id="rId_hyperlink_62"/>
+    <hyperlink ref="D71" r:id="rId_hyperlink_63"/>
+    <hyperlink ref="D72" r:id="rId_hyperlink_64"/>
+    <hyperlink ref="D73" r:id="rId_hyperlink_65"/>
+    <hyperlink ref="D74" r:id="rId_hyperlink_66"/>
+    <hyperlink ref="D75" r:id="rId_hyperlink_67"/>
+    <hyperlink ref="D76" r:id="rId_hyperlink_68"/>
+    <hyperlink ref="D77" r:id="rId_hyperlink_69"/>
+    <hyperlink ref="D78" r:id="rId_hyperlink_70"/>
+    <hyperlink ref="D79" r:id="rId_hyperlink_71"/>
     <hyperlink ref="D81" r:id="rId_hyperlink_72"/>
-    <hyperlink ref="D83" r:id="rId_hyperlink_73"/>
-[...3 lines deleted...]
-    <hyperlink ref="D87" r:id="rId_hyperlink_77"/>
+    <hyperlink ref="D82" r:id="rId_hyperlink_73"/>
+    <hyperlink ref="D83" r:id="rId_hyperlink_74"/>
+    <hyperlink ref="D84" r:id="rId_hyperlink_75"/>
+    <hyperlink ref="D85" r:id="rId_hyperlink_76"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="90" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" s="11" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>218</v>
+        <v>214</v>
       </c>
     </row>
     <row r="3" spans="1:1">
       <c r="A3" s="10" t="s">
-        <v>219</v>
+        <v>215</v>
       </c>
     </row>
     <row r="4" spans="1:1">
       <c r="A4" t="s">
-        <v>220</v>
+        <v>216</v>
       </c>
     </row>
     <row r="5" spans="1:1">
       <c r="A5" t="s">
-        <v>221</v>
+        <v>217</v>
       </c>
     </row>
     <row r="6" spans="1:1">
       <c r="A6"/>
     </row>
     <row r="7" spans="1:1">
       <c r="A7" s="11" t="s">
-        <v>222</v>
+        <v>218</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>