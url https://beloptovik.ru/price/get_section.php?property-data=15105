--- v3 (2026-04-30)
+++ v4 (2026-06-27)
@@ -20,51 +20,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товары" sheetId="1" r:id="rId4"/>
     <sheet name="Реквизиты" sheetId="2" r:id="rId5"/>
     <sheet name="Worksheet" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="219">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="208">
   <si>
     <t>+7 (499) 113-14-14</t>
   </si>
   <si>
     <t>Реквизиты</t>
   </si>
   <si>
     <t>Здравствуй, дорогой наш оптовый Покупатель! Мы очень рады, что Вы обратились к нашему сайту. Уверены, Вам понравятся ассортимент и условия нашей компании! 
 Каждый день мы работаем над качественным улучшением сервиса, находим новые интересные товары по приятной цене, 
 выполняем работу по законному ввозу товаров в страну (уплачивая все налоги и экологические сборы), 
 наш товар имеет все необходимые документы подтверждающие качество, перед отгрузкой обязательно осуществляем контроль качества, 
 работаем над развитием сайта и доступным донесением характеристик до Вашего конечного клиента.
 Будем рады видеть Вас в числе наших постоянных покупателей.</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Изображение</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Ссылка</t>
@@ -132,59 +132,50 @@
   <si>
     <t>Манжета силиконовая для кружки Magic</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/98864/</t>
   </si>
   <si>
     <t>6134M.15</t>
   </si>
   <si>
     <t>Крышка силиконовая для кружки Magic, цвет в ассортименте</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/98874/</t>
   </si>
   <si>
     <t>6134K.15</t>
   </si>
   <si>
     <t>Кружка Camping, керамическая, покрытие софт тач, 340 мл.</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/98894/</t>
   </si>
   <si>
-    <t>Чайная пара фарфоровая 220см³ "Экспресс""Палитра"</t>
-[...7 lines deleted...]
-  <si>
     <t>Чайная пара фарфоровая 220см³ "Экспресс" "Платиновый" (7С1344Ф34) в коробке</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/99099/</t>
   </si>
   <si>
     <t>6125.01-K</t>
   </si>
   <si>
     <t>Чайная пара фарфоровая 280см³ "Капучино" в коробке</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/99100/</t>
   </si>
   <si>
     <t>6126.01-K</t>
   </si>
   <si>
     <t>Мельница для специй Квиана с керамическими жерновами, черный</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/99118/</t>
   </si>
   <si>
     <t>Штопор механический Клив, черный</t>
@@ -261,56 +252,50 @@
   <si>
     <t>A105/</t>
   </si>
   <si>
     <t>Кружка керамическая "Bonn Promo", 350 мл. / УЦЕНКА</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/105357/</t>
   </si>
   <si>
     <t>6001.02-S</t>
   </si>
   <si>
     <t>Биоразлагаемая скатерть / Экоскатерть</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/105363/</t>
   </si>
   <si>
     <t>Стеклянный термос Magic с индикатором температуры и ситечком 350 мл. / Бутылка из боросиликатного стекла</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/105431/</t>
   </si>
   <si>
-    <t>Плед Aberdeen / Дизайнерский в клетку</t>
-[...4 lines deleted...]
-  <si>
     <t>Плед акриловый Glasgo / Комфортный, качественный и стильный</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/105553/</t>
   </si>
   <si>
     <t>Плед акриловый Samum с бахромой / Мягкий и теплый</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/105556/</t>
   </si>
   <si>
     <t>Ланчбокс (контейнер для еды) Terens / Контейнер для еды из пшеничного волокна 0,9 л со столовыми приборами</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/105654/</t>
   </si>
   <si>
     <t>Кружка керамическая Osaka, 380 мл. / УЦЕНКА</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/105788/</t>
   </si>
   <si>
     <t>6117.01-S</t>
@@ -468,84 +453,66 @@
   <si>
     <t>https://beloptovik.ru/catalog/product/93510/</t>
   </si>
   <si>
     <t>TDA- 2713</t>
   </si>
   <si>
     <t>Распылитель для масла и уксуса 100 мл.</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/93586/</t>
   </si>
   <si>
     <t>TDA-0053M</t>
   </si>
   <si>
     <t>Кухонный диспенсер (органайзер) для бумажных полотенец, пищевой пленки и фольги Triple Paper Dispenser</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/93701/</t>
   </si>
   <si>
     <t>TDA-2027</t>
   </si>
   <si>
-    <t>Коврик силиконовый для сушки посуды 40х30 см. продажа и отгрузка коробками кор/100шт</t>
-[...7 lines deleted...]
-  <si>
     <t>Подставка для торта / Поворотный стол для кондитера на стеклянном крутящемся диске, 35 см., Plateau tournant en werre цвет MIX</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/93724/</t>
   </si>
   <si>
     <t>TDA-5203</t>
   </si>
   <si>
     <t>Контейнер для мусора с педалью 20 л. Shafagh металлик / Мусорное ведро, нержавеющая сталь, нанопокрытие AF</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/93757/</t>
   </si>
   <si>
     <t>TDA-0085M</t>
-  </si>
-[...7 lines deleted...]
-    <t>TDA-0088M</t>
   </si>
   <si>
     <t>Контейнер для мусора с педалью 12 л. Shafagh / Мусорное ведро, нержавеющая сталь, черное матовое покрытие</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/93774/</t>
   </si>
   <si>
     <t>TDA-0084M</t>
   </si>
   <si>
     <t>Электронные кухонные весы Digital Kitchen Scale, 15.00х20.00 см, до 5 кг</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/93795/</t>
   </si>
   <si>
     <t>TDA-260</t>
   </si>
   <si>
     <t>Набор кухонных ножей из нержавеющей стали 7 предметов Alomi на подставке / Подарочная упаковка</t>
   </si>
   <si>
     <t>https://beloptovik.ru/catalog/product/93815/</t>
   </si>
@@ -871,51 +838,51 @@
     </xf>
     <xf xfId="0" fontId="7" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db304ec8df84b3f8b51d66eeb486674.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863e16341571dd87841cc55e3772332d.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba8e232bc8c8b4e5ee10c56751626c3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73a5ca15075f95e4e26b03798e14b22.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ddb39c811752645b800659c1be9368.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72469917fb01ca761e0e74b04e6392af.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0052154bf78a7a8dd942445fe7321abc.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c89e3720537899a2086550ffedf01b.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d8a03ea6953f37627298e23f2a8bf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ebacff755c8ec255ad104897cc983f.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6348fff9276be214a9e2e8d9152e2395.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e495ab1623ace09d407f657b8f66b8a.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c7917562c17c57d4614188215e57ec.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d788ab9573174b5b4f576952e23c04.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2849e5912e55c9d6dea903e4da947c21.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436775457128572e5f113eff85892d71.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b71c2a567f005fc193cf75daf4ebbb3.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b64bcc457b33841aabaeef54245425.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a4edc8e128870c285c105af247eb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c5364135ef5412be7dc320f6829179.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3ef11f4107ead2dbee04f3f653024b.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac551b6095804a2161ea058b29445de.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb4ae97939928c8bfff2d829b5ab0a5.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c515192b6b3389194f9e2920b245aa7a.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234c9dbfa769fc4963014fe4869c9ff7.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f00ada51661cffdcd4e903eeb2d3652.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa771c260e93fec7033da8be531524a2.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d985ef28561cd867db8d0279a9613330.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ff50179ea43815157e03ae06019901.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68785c075fb4925a31fa91a30646e2cf.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b4898bcafbbf94a22845eb8534b5ca.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34861a6f9182b79ec5e39223eae13b9a.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a2179305e53caba757cc73168d7081.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2902c0e1ec661b6c3015f334586c5048.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d53b5b73aa6aef5d6b57764641bbea.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a967bd20db751b567f1678758fa9a4a.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0448889609fca568cd47a7ff58092081.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020b7e8b6b8f40bd5d4cec82ccd8accf.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9899af182583afdeb4d23997f34cb400.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511b04b981c6788264fb6c9cd550fff8.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3170be53bed40c61b2730461ff4c3a76.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808889a1daf9a0cb9bbf38150f549d15.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ff74923b0141846586ef096760b55f.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09047166e2c4ec6d7024bdc29c3b2c78.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6356b4db817f231e058a88a2771f013.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070346e2e16cf053c9c50a8bc6d936b4.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4407cc5eda02635c9da96820816fd7ed.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cf15cd2fbfab3f21f09d661856dae2.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009235008dd378d889fb572d8e755133.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410dcae13517af2b06c089fe8952fdfc.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16c26fb2db5b8ebcdd82962c2ace436.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c20fd4f3c658c9bde2f89c7e6e916df.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ad3bffb2a9fad52702ad88ec0c1402.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a9ec6b4a9174b7a7b594688505a194.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8de53d5402ff3111586c086e327b3f.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1d9d5d01733d6cf9ba80645672e2c3.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996dbeedbf565f51addb1d9c88b7b402.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104365a8066322d8d03bcb6fe4e8b83a.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e853f1e86170cff47a9237312976062d.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b897f1ddb7197fb95a3d639b2c78d85d.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a866421967b0e323249b2c4f5b3a4f14.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f6b8e1ee2612be414b44b40103546e.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dadc7894f32a079fb16cdc96a9a06ca.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aced8af6fe732440d5f82452966c504e.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c524f00db93820dd0856c88eb5337719.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64906613f594b30354103b27a92c3c2.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135e14b18053209c1091bf1af1224dd6.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716dd2ee9e34dae8c5044306343a8be6.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30283b66b103cb55488487a5d2952136.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c920a36730a5d9cb32260b75b30dd42.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624f895f0a01365d66945bc3c8d51666.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d713becbc3c52aca3eb46eb7fb6fb021.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f22f577c12fe28dfd41a897ae83bd5d.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24ec6eee672bed97b0d899e1aa5a8d9.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a802a0988fd5782b0137db17e13d9669.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1160a9a008e69594525cd17b70c5de4.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8864ef73885fbfdf86846e5be9cf8ef3.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db304ec8df84b3f8b51d66eeb486674.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863e16341571dd87841cc55e3772332d.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba8e232bc8c8b4e5ee10c56751626c3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73a5ca15075f95e4e26b03798e14b22.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ddb39c811752645b800659c1be9368.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72469917fb01ca761e0e74b04e6392af.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0052154bf78a7a8dd942445fe7321abc.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c89e3720537899a2086550ffedf01b.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d8a03ea6953f37627298e23f2a8bf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ebacff755c8ec255ad104897cc983f.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e495ab1623ace09d407f657b8f66b8a.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c7917562c17c57d4614188215e57ec.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d788ab9573174b5b4f576952e23c04.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2849e5912e55c9d6dea903e4da947c21.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436775457128572e5f113eff85892d71.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b71c2a567f005fc193cf75daf4ebbb3.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b64bcc457b33841aabaeef54245425.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a4edc8e128870c285c105af247eb19.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c5364135ef5412be7dc320f6829179.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3ef11f4107ead2dbee04f3f653024b.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac551b6095804a2161ea058b29445de.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb4ae97939928c8bfff2d829b5ab0a5.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c515192b6b3389194f9e2920b245aa7a.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234c9dbfa769fc4963014fe4869c9ff7.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f00ada51661cffdcd4e903eeb2d3652.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa771c260e93fec7033da8be531524a2.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ff50179ea43815157e03ae06019901.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68785c075fb4925a31fa91a30646e2cf.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b4898bcafbbf94a22845eb8534b5ca.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34861a6f9182b79ec5e39223eae13b9a.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a2179305e53caba757cc73168d7081.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2902c0e1ec661b6c3015f334586c5048.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d53b5b73aa6aef5d6b57764641bbea.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a967bd20db751b567f1678758fa9a4a.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0448889609fca568cd47a7ff58092081.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020b7e8b6b8f40bd5d4cec82ccd8accf.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9899af182583afdeb4d23997f34cb400.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511b04b981c6788264fb6c9cd550fff8.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3170be53bed40c61b2730461ff4c3a76.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808889a1daf9a0cb9bbf38150f549d15.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ff74923b0141846586ef096760b55f.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09047166e2c4ec6d7024bdc29c3b2c78.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6356b4db817f231e058a88a2771f013.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070346e2e16cf053c9c50a8bc6d936b4.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4407cc5eda02635c9da96820816fd7ed.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cf15cd2fbfab3f21f09d661856dae2.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009235008dd378d889fb572d8e755133.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410dcae13517af2b06c089fe8952fdfc.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16c26fb2db5b8ebcdd82962c2ace436.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c20fd4f3c658c9bde2f89c7e6e916df.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ad3bffb2a9fad52702ad88ec0c1402.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a9ec6b4a9174b7a7b594688505a194.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8de53d5402ff3111586c086e327b3f.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996dbeedbf565f51addb1d9c88b7b402.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104365a8066322d8d03bcb6fe4e8b83a.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b897f1ddb7197fb95a3d639b2c78d85d.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a866421967b0e323249b2c4f5b3a4f14.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f6b8e1ee2612be414b44b40103546e.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dadc7894f32a079fb16cdc96a9a06ca.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aced8af6fe732440d5f82452966c504e.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c524f00db93820dd0856c88eb5337719.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64906613f594b30354103b27a92c3c2.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135e14b18053209c1091bf1af1224dd6.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716dd2ee9e34dae8c5044306343a8be6.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30283b66b103cb55488487a5d2952136.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c920a36730a5d9cb32260b75b30dd42.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624f895f0a01365d66945bc3c8d51666.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d713becbc3c52aca3eb46eb7fb6fb021.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f22f577c12fe28dfd41a897ae83bd5d.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24ec6eee672bed97b0d899e1aa5a8d9.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a802a0988fd5782b0137db17e13d9669.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1160a9a008e69594525cd17b70c5de4.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8864ef73885fbfdf86846e5be9cf8ef3.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1619250" cy="314325"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Logo" descr="Logo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1543,81 +1510,81 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1362075"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="23" name="Tovar" descr="Tovar"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1362075"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="24" name="Tovar" descr="Tovar"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -1723,51 +1690,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1009650"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="29" name="Tovar" descr="Tovar"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -1783,51 +1750,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="31" name="Tovar" descr="Tovar"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -2170,81 +2137,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="43" name="Tovar" descr="Tovar"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>49</xdr:row>
+      <xdr:row>50</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Tovar" descr="Tovar"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>50</xdr:row>
+      <xdr:row>51</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="45" name="Tovar" descr="Tovar"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2413,171 +2380,171 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>58</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="52" name="Tovar" descr="Tovar"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>59</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="962025"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="53" name="Tovar" descr="Tovar"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>60</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="54" name="Tovar" descr="Tovar"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>61</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="55" name="Tovar" descr="Tovar"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>62</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="56" name="Tovar" descr="Tovar"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -2623,51 +2590,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>65</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="942975"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="59" name="Tovar" descr="Tovar"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -2713,510 +2680,390 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1047750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="62" name="Tovar" descr="Tovar"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>69</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="63" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="64" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="65" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="66" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="67" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="69" name="Tovar" descr="Tovar"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="942975"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="63" name="Tovar" descr="Tovar"/>
-[...208 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Tovar" descr="Tovar"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>77</xdr:row>
+      <xdr:row>78</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="71" name="Tovar" descr="Tovar"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>78</xdr:row>
+      <xdr:row>79</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Tovar" descr="Tovar"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="73" name="Tovar" descr="Tovar"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3475,71 +3322,71 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/64636/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/96721/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/97722/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/98261/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/98425/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/98461/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/98864/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/98874/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/98894/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/99095/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/99099/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/99100/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/99118/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/99119/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/99121/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/103672/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/103674/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/103694/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/105342/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/105343/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/105344/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/105345/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/105356/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/105357/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/105363/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/105431/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/105548/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/105553/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/105556/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/105654/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/105788/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/105792/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/105811/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/105833/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/105834/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/105841/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/106034/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/106104/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/106499/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/106975/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/110866/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/110883/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/112083/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/142195/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/92115/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93487/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93488/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93491/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93492/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93493/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93494/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93510/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93586/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93701/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93713/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93724/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93757/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93767/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93774/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93795/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93815/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93817/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93823/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93831/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93839/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/94174/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/94414/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/94432/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/94445/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/108458/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/110652/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139859/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139860/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139861/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139862/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/142327/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/64636/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/96721/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/97722/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/98261/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/98425/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/98461/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/98864/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/98874/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/98894/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/99099/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/99100/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/99118/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/99119/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/99121/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/103672/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/103674/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/103694/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/105342/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/105343/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/105344/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/105345/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/105356/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/105357/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/105363/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/105431/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/105553/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/105556/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/105654/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/105788/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/105792/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/105811/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/105833/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/105834/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/105841/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/106034/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/106104/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/106499/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/106975/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/110866/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/110883/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/112083/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/142195/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/92115/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93487/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93488/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93491/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93492/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93493/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93494/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93510/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93586/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93701/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93724/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93757/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93774/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93795/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93815/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93817/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93823/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93831/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/93839/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/94174/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/94414/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/94432/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/94445/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/108458/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/110652/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139859/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139860/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139861/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/139862/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beloptovik.ru/catalog/product/142327/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wa.me/79778021153" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H86"/>
+  <dimension ref="A1:H82"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A86" sqref="A86"/>
+      <selection pane="bottomLeft" activeCell="A82" sqref="A82"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="90" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" customHeight="1" ht="80">
       <c r="A1"/>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="3"/>
       <c r="C2" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D2" s="5"/>
       <c r="E2" s="3"/>
@@ -3740,1981 +3587,1877 @@
         <v>92.0</v>
       </c>
       <c r="G13" s="12">
         <v>0</v>
       </c>
       <c r="H13" s="12">
         <f>F13*G13</f>
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:8" customHeight="1" ht="90">
       <c r="A14" s="12">
         <v>98864</v>
       </c>
       <c r="B14" s="12"/>
       <c r="C14" s="12" t="s">
         <v>27</v>
       </c>
       <c r="D14" s="13" t="s">
         <v>28</v>
       </c>
       <c r="E14" s="14" t="s">
         <v>29</v>
       </c>
       <c r="F14" s="12">
-        <v>117.0</v>
+        <v>76.0</v>
       </c>
       <c r="G14" s="12">
         <v>0</v>
       </c>
       <c r="H14" s="12">
         <f>F14*G14</f>
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:8" customHeight="1" ht="90">
       <c r="A15" s="12">
         <v>98874</v>
       </c>
       <c r="B15" s="12"/>
       <c r="C15" s="12" t="s">
         <v>30</v>
       </c>
       <c r="D15" s="13" t="s">
         <v>31</v>
       </c>
       <c r="E15" s="14" t="s">
         <v>32</v>
       </c>
       <c r="F15" s="12">
-        <v>127.0</v>
+        <v>86.0</v>
       </c>
       <c r="G15" s="12">
         <v>0</v>
       </c>
       <c r="H15" s="12">
         <f>F15*G15</f>
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:8" customHeight="1" ht="90">
       <c r="A16" s="12">
         <v>98894</v>
       </c>
       <c r="B16" s="12"/>
       <c r="C16" s="12" t="s">
         <v>33</v>
       </c>
       <c r="D16" s="13" t="s">
         <v>34</v>
       </c>
       <c r="E16" s="14">
         <v>6133.05</v>
       </c>
       <c r="F16" s="12">
         <v>218.0</v>
       </c>
       <c r="G16" s="12">
         <v>0</v>
       </c>
       <c r="H16" s="12">
         <f>F16*G16</f>
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:8" customHeight="1" ht="90">
       <c r="A17" s="12">
-        <v>99095</v>
+        <v>99099</v>
       </c>
       <c r="B17" s="12"/>
       <c r="C17" s="12" t="s">
         <v>35</v>
       </c>
       <c r="D17" s="13" t="s">
         <v>36</v>
       </c>
       <c r="E17" s="14" t="s">
         <v>37</v>
       </c>
       <c r="F17" s="12">
-        <v>349.0</v>
+        <v>547.0</v>
       </c>
       <c r="G17" s="12">
         <v>0</v>
       </c>
       <c r="H17" s="12">
         <f>F17*G17</f>
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:8" customHeight="1" ht="90">
       <c r="A18" s="12">
-        <v>99099</v>
+        <v>99100</v>
       </c>
       <c r="B18" s="12"/>
       <c r="C18" s="12" t="s">
         <v>38</v>
       </c>
       <c r="D18" s="13" t="s">
         <v>39</v>
       </c>
       <c r="E18" s="14" t="s">
         <v>40</v>
       </c>
       <c r="F18" s="12">
-        <v>547.0</v>
+        <v>432.0</v>
       </c>
       <c r="G18" s="12">
         <v>0</v>
       </c>
       <c r="H18" s="12">
         <f>F18*G18</f>
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:8" customHeight="1" ht="90">
       <c r="A19" s="12">
-        <v>99100</v>
+        <v>99118</v>
       </c>
       <c r="B19" s="12"/>
       <c r="C19" s="12" t="s">
         <v>41</v>
       </c>
       <c r="D19" s="13" t="s">
         <v>42</v>
       </c>
-      <c r="E19" s="14" t="s">
-        <v>43</v>
+      <c r="E19" s="14">
+        <v>48007.02</v>
       </c>
       <c r="F19" s="12">
-        <v>432.0</v>
+        <v>738.0</v>
       </c>
       <c r="G19" s="12">
         <v>0</v>
       </c>
       <c r="H19" s="12">
         <f>F19*G19</f>
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:8" customHeight="1" ht="90">
       <c r="A20" s="12">
-        <v>99118</v>
+        <v>99119</v>
       </c>
       <c r="B20" s="12"/>
       <c r="C20" s="12" t="s">
+        <v>43</v>
+      </c>
+      <c r="D20" s="13" t="s">
         <v>44</v>
       </c>
-      <c r="D20" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E20" s="14">
-        <v>48007.02</v>
+        <v>44010.02</v>
       </c>
       <c r="F20" s="12">
-        <v>738.0</v>
+        <v>518.0</v>
       </c>
       <c r="G20" s="12">
         <v>0</v>
       </c>
       <c r="H20" s="12">
         <f>F20*G20</f>
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:8" customHeight="1" ht="90">
       <c r="A21" s="12">
-        <v>99119</v>
+        <v>99121</v>
       </c>
       <c r="B21" s="12"/>
       <c r="C21" s="12" t="s">
+        <v>45</v>
+      </c>
+      <c r="D21" s="13" t="s">
         <v>46</v>
       </c>
-      <c r="D21" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E21" s="14">
-        <v>44010.02</v>
+        <v>44008.02</v>
       </c>
       <c r="F21" s="12">
-        <v>518.0</v>
+        <v>718.0</v>
       </c>
       <c r="G21" s="12">
         <v>0</v>
       </c>
       <c r="H21" s="12">
         <f>F21*G21</f>
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:8" customHeight="1" ht="90">
       <c r="A22" s="12">
-        <v>99121</v>
+        <v>103672</v>
       </c>
       <c r="B22" s="12"/>
       <c r="C22" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="D22" s="13" t="s">
         <v>48</v>
       </c>
-      <c r="D22" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E22" s="14">
-        <v>44008.02</v>
+        <v>6132.01</v>
       </c>
       <c r="F22" s="12">
-        <v>718.0</v>
+        <v>202.0</v>
       </c>
       <c r="G22" s="12">
         <v>0</v>
       </c>
       <c r="H22" s="12">
         <f>F22*G22</f>
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:8" customHeight="1" ht="90">
       <c r="A23" s="12">
-        <v>103672</v>
+        <v>103674</v>
       </c>
       <c r="B23" s="12"/>
       <c r="C23" s="12" t="s">
+        <v>49</v>
+      </c>
+      <c r="D23" s="13" t="s">
         <v>50</v>
       </c>
-      <c r="D23" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E23" s="14">
-        <v>6132.01</v>
+        <v>6128.05</v>
       </c>
       <c r="F23" s="12">
-        <v>202.0</v>
+        <v>158.0</v>
       </c>
       <c r="G23" s="12">
         <v>0</v>
       </c>
       <c r="H23" s="12">
         <f>F23*G23</f>
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:8" customHeight="1" ht="90">
       <c r="A24" s="12">
-        <v>103674</v>
+        <v>103694</v>
       </c>
       <c r="B24" s="12"/>
       <c r="C24" s="12" t="s">
+        <v>51</v>
+      </c>
+      <c r="D24" s="13" t="s">
         <v>52</v>
       </c>
-      <c r="D24" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E24" s="14">
-        <v>6128.05</v>
+        <v>6124.01</v>
       </c>
       <c r="F24" s="12">
-        <v>158.0</v>
+        <v>256.0</v>
       </c>
       <c r="G24" s="12">
         <v>0</v>
       </c>
       <c r="H24" s="12">
         <f>F24*G24</f>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:8" customHeight="1" ht="90">
       <c r="A25" s="12">
-        <v>103694</v>
+        <v>105342</v>
       </c>
       <c r="B25" s="12"/>
       <c r="C25" s="12" t="s">
+        <v>53</v>
+      </c>
+      <c r="D25" s="13" t="s">
         <v>54</v>
       </c>
-      <c r="D25" s="13" t="s">
+      <c r="E25" s="14" t="s">
         <v>55</v>
       </c>
-      <c r="E25" s="14">
-[...1 lines deleted...]
-      </c>
       <c r="F25" s="12">
-        <v>256.0</v>
+        <v>57.0</v>
       </c>
       <c r="G25" s="12">
         <v>0</v>
       </c>
       <c r="H25" s="12">
         <f>F25*G25</f>
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:8" customHeight="1" ht="90">
       <c r="A26" s="12">
-        <v>105342</v>
+        <v>105343</v>
       </c>
       <c r="B26" s="12"/>
       <c r="C26" s="12" t="s">
         <v>56</v>
       </c>
       <c r="D26" s="13" t="s">
         <v>57</v>
       </c>
       <c r="E26" s="14" t="s">
         <v>58</v>
       </c>
       <c r="F26" s="12">
-        <v>57.0</v>
+        <v>44.0</v>
       </c>
       <c r="G26" s="12">
         <v>0</v>
       </c>
       <c r="H26" s="12">
         <f>F26*G26</f>
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:8" customHeight="1" ht="90">
       <c r="A27" s="12">
-        <v>105343</v>
+        <v>105344</v>
       </c>
       <c r="B27" s="12"/>
       <c r="C27" s="12" t="s">
         <v>59</v>
       </c>
       <c r="D27" s="13" t="s">
         <v>60</v>
       </c>
       <c r="E27" s="14" t="s">
         <v>61</v>
       </c>
       <c r="F27" s="12">
-        <v>44.0</v>
+        <v>29.0</v>
       </c>
       <c r="G27" s="12">
         <v>0</v>
       </c>
       <c r="H27" s="12">
         <f>F27*G27</f>
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:8" customHeight="1" ht="90">
       <c r="A28" s="12">
-        <v>105344</v>
+        <v>105345</v>
       </c>
       <c r="B28" s="12"/>
       <c r="C28" s="12" t="s">
         <v>62</v>
       </c>
       <c r="D28" s="13" t="s">
         <v>63</v>
       </c>
       <c r="E28" s="14" t="s">
         <v>64</v>
       </c>
       <c r="F28" s="12">
-        <v>29.0</v>
+        <v>4.0</v>
       </c>
       <c r="G28" s="12">
         <v>0</v>
       </c>
       <c r="H28" s="12">
         <f>F28*G28</f>
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:8" customHeight="1" ht="90">
       <c r="A29" s="12">
-        <v>105345</v>
+        <v>105356</v>
       </c>
       <c r="B29" s="12"/>
       <c r="C29" s="12" t="s">
         <v>65</v>
       </c>
       <c r="D29" s="13" t="s">
         <v>66</v>
       </c>
       <c r="E29" s="14" t="s">
         <v>67</v>
       </c>
       <c r="F29" s="12">
-        <v>4.0</v>
+        <v>13.0</v>
       </c>
       <c r="G29" s="12">
         <v>0</v>
       </c>
       <c r="H29" s="12">
         <f>F29*G29</f>
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:8" customHeight="1" ht="90">
       <c r="A30" s="12">
-        <v>105356</v>
+        <v>105357</v>
       </c>
       <c r="B30" s="12"/>
       <c r="C30" s="12" t="s">
         <v>68</v>
       </c>
       <c r="D30" s="13" t="s">
         <v>69</v>
       </c>
       <c r="E30" s="14" t="s">
         <v>70</v>
       </c>
       <c r="F30" s="12">
-        <v>13.0</v>
+        <v>89.0</v>
       </c>
       <c r="G30" s="12">
         <v>0</v>
       </c>
       <c r="H30" s="12">
         <f>F30*G30</f>
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:8" customHeight="1" ht="90">
       <c r="A31" s="12">
-        <v>105357</v>
+        <v>105363</v>
       </c>
       <c r="B31" s="12"/>
       <c r="C31" s="12" t="s">
         <v>71</v>
       </c>
       <c r="D31" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="E31" s="14" t="s">
-        <v>73</v>
+      <c r="E31" s="14">
+        <v>406.02</v>
       </c>
       <c r="F31" s="12">
-        <v>89.0</v>
+        <v>122.0</v>
       </c>
       <c r="G31" s="12">
         <v>0</v>
       </c>
       <c r="H31" s="12">
         <f>F31*G31</f>
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:8" customHeight="1" ht="90">
       <c r="A32" s="12">
-        <v>105363</v>
+        <v>105431</v>
       </c>
       <c r="B32" s="12"/>
       <c r="C32" s="12" t="s">
+        <v>73</v>
+      </c>
+      <c r="D32" s="13" t="s">
         <v>74</v>
       </c>
-      <c r="D32" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E32" s="14">
-        <v>406.02</v>
+        <v>14033.02</v>
       </c>
       <c r="F32" s="12">
-        <v>122.0</v>
+        <v>1167.0</v>
       </c>
       <c r="G32" s="12">
         <v>0</v>
       </c>
       <c r="H32" s="12">
         <f>F32*G32</f>
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:8" customHeight="1" ht="90">
       <c r="A33" s="12">
-        <v>105431</v>
+        <v>105553</v>
       </c>
       <c r="B33" s="12"/>
       <c r="C33" s="12" t="s">
+        <v>75</v>
+      </c>
+      <c r="D33" s="13" t="s">
         <v>76</v>
       </c>
-      <c r="D33" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E33" s="14">
-        <v>14033.02</v>
+        <v>16007.02</v>
       </c>
       <c r="F33" s="12">
-        <v>1167.0</v>
+        <v>887.0</v>
       </c>
       <c r="G33" s="12">
         <v>0</v>
       </c>
       <c r="H33" s="12">
         <f>F33*G33</f>
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:8" customHeight="1" ht="90">
       <c r="A34" s="12">
-        <v>105548</v>
+        <v>105556</v>
       </c>
       <c r="B34" s="12"/>
       <c r="C34" s="12" t="s">
+        <v>77</v>
+      </c>
+      <c r="D34" s="13" t="s">
         <v>78</v>
       </c>
-      <c r="D34" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E34" s="14">
-        <v>16006.02</v>
+        <v>16004.02</v>
       </c>
       <c r="F34" s="12">
-        <v>794.0</v>
+        <v>1496.0</v>
       </c>
       <c r="G34" s="12">
         <v>0</v>
       </c>
       <c r="H34" s="12">
         <f>F34*G34</f>
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:8" customHeight="1" ht="90">
       <c r="A35" s="12">
-        <v>105553</v>
+        <v>105654</v>
       </c>
       <c r="B35" s="12"/>
       <c r="C35" s="12" t="s">
+        <v>79</v>
+      </c>
+      <c r="D35" s="13" t="s">
         <v>80</v>
       </c>
-      <c r="D35" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E35" s="14">
-        <v>16007.02</v>
+        <v>13005.13</v>
       </c>
       <c r="F35" s="12">
-        <v>887.0</v>
+        <v>551.0</v>
       </c>
       <c r="G35" s="12">
         <v>0</v>
       </c>
       <c r="H35" s="12">
         <f>F35*G35</f>
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:8" customHeight="1" ht="90">
       <c r="A36" s="12">
-        <v>105556</v>
+        <v>105788</v>
       </c>
       <c r="B36" s="12"/>
       <c r="C36" s="12" t="s">
+        <v>81</v>
+      </c>
+      <c r="D36" s="13" t="s">
         <v>82</v>
       </c>
-      <c r="D36" s="13" t="s">
+      <c r="E36" s="14" t="s">
         <v>83</v>
       </c>
-      <c r="E36" s="14">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="12">
-        <v>1496.0</v>
+        <v>144.0</v>
       </c>
       <c r="G36" s="12">
         <v>0</v>
       </c>
       <c r="H36" s="12">
         <f>F36*G36</f>
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:8" customHeight="1" ht="90">
       <c r="A37" s="12">
-        <v>105654</v>
+        <v>105792</v>
       </c>
       <c r="B37" s="12"/>
       <c r="C37" s="12" t="s">
         <v>84</v>
       </c>
       <c r="D37" s="13" t="s">
         <v>85</v>
       </c>
       <c r="E37" s="14">
-        <v>13005.13</v>
+        <v>14013.09</v>
       </c>
       <c r="F37" s="12">
-        <v>551.0</v>
+        <v>1738.0</v>
       </c>
       <c r="G37" s="12">
         <v>0</v>
       </c>
       <c r="H37" s="12">
         <f>F37*G37</f>
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:8" customHeight="1" ht="90">
       <c r="A38" s="12">
-        <v>105788</v>
+        <v>105811</v>
       </c>
       <c r="B38" s="12"/>
       <c r="C38" s="12" t="s">
         <v>86</v>
       </c>
       <c r="D38" s="13" t="s">
         <v>87</v>
       </c>
-      <c r="E38" s="14" t="s">
-        <v>88</v>
+      <c r="E38" s="14">
+        <v>6111.01</v>
       </c>
       <c r="F38" s="12">
-        <v>144.0</v>
+        <v>190.0</v>
       </c>
       <c r="G38" s="12">
         <v>0</v>
       </c>
       <c r="H38" s="12">
         <f>F38*G38</f>
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:8" customHeight="1" ht="90">
       <c r="A39" s="12">
-        <v>105792</v>
+        <v>105833</v>
       </c>
       <c r="B39" s="12"/>
       <c r="C39" s="12" t="s">
+        <v>88</v>
+      </c>
+      <c r="D39" s="13" t="s">
         <v>89</v>
       </c>
-      <c r="D39" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E39" s="14">
-        <v>14013.09</v>
+        <v>6116.01</v>
       </c>
       <c r="F39" s="12">
-        <v>1738.0</v>
+        <v>237.0</v>
       </c>
       <c r="G39" s="12">
         <v>0</v>
       </c>
       <c r="H39" s="12">
         <f>F39*G39</f>
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:8" customHeight="1" ht="90">
       <c r="A40" s="12">
-        <v>105811</v>
+        <v>105834</v>
       </c>
       <c r="B40" s="12"/>
       <c r="C40" s="12" t="s">
+        <v>90</v>
+      </c>
+      <c r="D40" s="13" t="s">
         <v>91</v>
       </c>
-      <c r="D40" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E40" s="14">
-        <v>6111.01</v>
+        <v>6113.01</v>
       </c>
       <c r="F40" s="12">
-        <v>190.0</v>
+        <v>134.0</v>
       </c>
       <c r="G40" s="12">
         <v>0</v>
       </c>
       <c r="H40" s="12">
         <f>F40*G40</f>
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:8" customHeight="1" ht="90">
       <c r="A41" s="12">
-        <v>105833</v>
+        <v>105841</v>
       </c>
       <c r="B41" s="12"/>
       <c r="C41" s="12" t="s">
+        <v>92</v>
+      </c>
+      <c r="D41" s="13" t="s">
         <v>93</v>
       </c>
-      <c r="D41" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E41" s="14">
-        <v>6116.01</v>
+        <v>16001.02</v>
       </c>
       <c r="F41" s="12">
-        <v>237.0</v>
+        <v>1017.0</v>
       </c>
       <c r="G41" s="12">
         <v>0</v>
       </c>
       <c r="H41" s="12">
         <f>F41*G41</f>
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:8" customHeight="1" ht="90">
       <c r="A42" s="12">
-        <v>105834</v>
+        <v>106034</v>
       </c>
       <c r="B42" s="12"/>
       <c r="C42" s="12" t="s">
+        <v>94</v>
+      </c>
+      <c r="D42" s="13" t="s">
         <v>95</v>
       </c>
-      <c r="D42" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E42" s="14">
-        <v>6113.01</v>
+        <v>16003.05</v>
       </c>
       <c r="F42" s="12">
-        <v>134.0</v>
+        <v>1009.0</v>
       </c>
       <c r="G42" s="12">
         <v>0</v>
       </c>
       <c r="H42" s="12">
         <f>F42*G42</f>
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:8" customHeight="1" ht="90">
       <c r="A43" s="12">
-        <v>105841</v>
+        <v>106104</v>
       </c>
       <c r="B43" s="12"/>
       <c r="C43" s="12" t="s">
+        <v>96</v>
+      </c>
+      <c r="D43" s="13" t="s">
         <v>97</v>
       </c>
-      <c r="D43" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E43" s="14">
-        <v>16001.02</v>
+        <v>44000.02</v>
       </c>
       <c r="F43" s="12">
-        <v>1017.0</v>
+        <v>1460.0</v>
       </c>
       <c r="G43" s="12">
         <v>0</v>
       </c>
       <c r="H43" s="12">
         <f>F43*G43</f>
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:8" customHeight="1" ht="90">
       <c r="A44" s="12">
-        <v>106034</v>
+        <v>106499</v>
       </c>
       <c r="B44" s="12"/>
       <c r="C44" s="12" t="s">
+        <v>98</v>
+      </c>
+      <c r="D44" s="13" t="s">
         <v>99</v>
       </c>
-      <c r="D44" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E44" s="14">
-        <v>16003.05</v>
+        <v>16002.02</v>
       </c>
       <c r="F44" s="12">
-        <v>1053.0</v>
+        <v>914.0</v>
       </c>
       <c r="G44" s="12">
         <v>0</v>
       </c>
       <c r="H44" s="12">
         <f>F44*G44</f>
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:8" customHeight="1" ht="90">
       <c r="A45" s="12">
-        <v>106104</v>
+        <v>106975</v>
       </c>
       <c r="B45" s="12"/>
       <c r="C45" s="12" t="s">
+        <v>100</v>
+      </c>
+      <c r="D45" s="13" t="s">
         <v>101</v>
       </c>
-      <c r="D45" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E45" s="14">
-        <v>44000.02</v>
+        <v>56000.2</v>
       </c>
       <c r="F45" s="12">
-        <v>1460.0</v>
+        <v>589.0</v>
       </c>
       <c r="G45" s="12">
         <v>0</v>
       </c>
       <c r="H45" s="12">
         <f>F45*G45</f>
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:8" customHeight="1" ht="90">
       <c r="A46" s="12">
-        <v>106499</v>
+        <v>110866</v>
       </c>
       <c r="B46" s="12"/>
       <c r="C46" s="12" t="s">
+        <v>102</v>
+      </c>
+      <c r="D46" s="13" t="s">
         <v>103</v>
       </c>
-      <c r="D46" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E46" s="14">
-        <v>16002.02</v>
+        <v>44015.25</v>
       </c>
       <c r="F46" s="12">
-        <v>914.0</v>
+        <v>226.0</v>
       </c>
       <c r="G46" s="12">
         <v>0</v>
       </c>
       <c r="H46" s="12">
         <f>F46*G46</f>
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:8" customHeight="1" ht="90">
       <c r="A47" s="12">
-        <v>106975</v>
+        <v>110883</v>
       </c>
       <c r="B47" s="12"/>
       <c r="C47" s="12" t="s">
+        <v>104</v>
+      </c>
+      <c r="D47" s="13" t="s">
         <v>105</v>
       </c>
-      <c r="D47" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E47" s="14">
-        <v>56000.2</v>
+        <v>13011.01</v>
       </c>
       <c r="F47" s="12">
-        <v>589.0</v>
+        <v>482.0</v>
       </c>
       <c r="G47" s="12">
         <v>0</v>
       </c>
       <c r="H47" s="12">
         <f>F47*G47</f>
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:8" customHeight="1" ht="90">
       <c r="A48" s="12">
-        <v>110866</v>
+        <v>112083</v>
       </c>
       <c r="B48" s="12"/>
       <c r="C48" s="12" t="s">
+        <v>106</v>
+      </c>
+      <c r="D48" s="13" t="s">
         <v>107</v>
       </c>
-      <c r="D48" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E48" s="14">
-        <v>44015.25</v>
+        <v>6144.07</v>
       </c>
       <c r="F48" s="12">
-        <v>226.0</v>
+        <v>151.0</v>
       </c>
       <c r="G48" s="12">
         <v>0</v>
       </c>
       <c r="H48" s="12">
         <f>F48*G48</f>
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:8" customHeight="1" ht="90">
       <c r="A49" s="12">
-        <v>110883</v>
+        <v>142195</v>
       </c>
       <c r="B49" s="12"/>
       <c r="C49" s="12" t="s">
+        <v>108</v>
+      </c>
+      <c r="D49" s="13" t="s">
         <v>109</v>
       </c>
-      <c r="D49" s="13" t="s">
+      <c r="E49" s="14" t="s">
         <v>110</v>
       </c>
-      <c r="E49" s="14">
-[...1 lines deleted...]
-      </c>
       <c r="F49" s="12">
-        <v>482.0</v>
+        <v>116.0</v>
       </c>
       <c r="G49" s="12">
         <v>0</v>
       </c>
       <c r="H49" s="12">
         <f>F49*G49</f>
         <v>0</v>
       </c>
     </row>
-    <row r="50" spans="1:8" customHeight="1" ht="90">
-[...4 lines deleted...]
-      <c r="C50" s="12" t="s">
+    <row r="50" spans="1:8">
+      <c r="A50" s="8" t="s">
         <v>111</v>
       </c>
-      <c r="D50" s="13" t="s">
-[...14 lines deleted...]
-      </c>
+      <c r="B50" s="9"/>
+      <c r="C50" s="9"/>
+      <c r="D50" s="9"/>
+      <c r="E50" s="9"/>
+      <c r="F50" s="9"/>
+      <c r="G50" s="9"/>
+      <c r="H50" s="9"/>
     </row>
     <row r="51" spans="1:8" customHeight="1" ht="90">
       <c r="A51" s="12">
-        <v>142195</v>
+        <v>92115</v>
       </c>
       <c r="B51" s="12"/>
       <c r="C51" s="12" t="s">
+        <v>112</v>
+      </c>
+      <c r="D51" s="13" t="s">
         <v>113</v>
       </c>
-      <c r="D51" s="13" t="s">
+      <c r="E51" s="14" t="s">
         <v>114</v>
       </c>
-      <c r="E51" s="14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F51" s="12">
-        <v>116.0</v>
+        <v>460.0</v>
       </c>
       <c r="G51" s="12">
         <v>0</v>
       </c>
       <c r="H51" s="12">
         <f>F51*G51</f>
         <v>0</v>
       </c>
     </row>
-    <row r="52" spans="1:8">
-      <c r="A52" s="8" t="s">
+    <row r="52" spans="1:8" customHeight="1" ht="90">
+      <c r="A52" s="12">
+        <v>93487</v>
+      </c>
+      <c r="B52" s="12"/>
+      <c r="C52" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D52" s="13" t="s">
         <v>116</v>
       </c>
-      <c r="B52" s="9"/>
-[...5 lines deleted...]
-      <c r="H52" s="9"/>
+      <c r="E52" s="14" t="s">
+        <v>117</v>
+      </c>
+      <c r="F52" s="12">
+        <v>660.0</v>
+      </c>
+      <c r="G52" s="12">
+        <v>0</v>
+      </c>
+      <c r="H52" s="12">
+        <f>F52*G52</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="53" spans="1:8" customHeight="1" ht="90">
       <c r="A53" s="12">
-        <v>92115</v>
+        <v>93488</v>
       </c>
       <c r="B53" s="12"/>
       <c r="C53" s="12" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="D53" s="13" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="E53" s="14" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="F53" s="12">
-        <v>460.0</v>
+        <v>165.0</v>
       </c>
       <c r="G53" s="12">
         <v>0</v>
       </c>
       <c r="H53" s="12">
         <f>F53*G53</f>
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:8" customHeight="1" ht="90">
       <c r="A54" s="12">
-        <v>93487</v>
+        <v>93491</v>
       </c>
       <c r="B54" s="12"/>
       <c r="C54" s="12" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="D54" s="13" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="E54" s="14" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="F54" s="12">
-        <v>660.0</v>
+        <v>385.0</v>
       </c>
       <c r="G54" s="12">
         <v>0</v>
       </c>
       <c r="H54" s="12">
         <f>F54*G54</f>
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:8" customHeight="1" ht="90">
       <c r="A55" s="12">
-        <v>93488</v>
+        <v>93492</v>
       </c>
       <c r="B55" s="12"/>
       <c r="C55" s="12" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="D55" s="13" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="E55" s="14" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="F55" s="12">
-        <v>165.0</v>
+        <v>1045.0</v>
       </c>
       <c r="G55" s="12">
         <v>0</v>
       </c>
       <c r="H55" s="12">
         <f>F55*G55</f>
         <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:8" customHeight="1" ht="90">
       <c r="A56" s="12">
-        <v>93491</v>
+        <v>93493</v>
       </c>
       <c r="B56" s="12"/>
       <c r="C56" s="12" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="D56" s="13" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E56" s="14" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F56" s="12">
-        <v>385.0</v>
+        <v>1045.0</v>
       </c>
       <c r="G56" s="12">
         <v>0</v>
       </c>
       <c r="H56" s="12">
         <f>F56*G56</f>
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:8" customHeight="1" ht="90">
       <c r="A57" s="12">
-        <v>93492</v>
+        <v>93494</v>
       </c>
       <c r="B57" s="12"/>
       <c r="C57" s="12" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="D57" s="13" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="E57" s="14" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F57" s="12">
-        <v>1045.0</v>
+        <v>495.0</v>
       </c>
       <c r="G57" s="12">
         <v>0</v>
       </c>
       <c r="H57" s="12">
         <f>F57*G57</f>
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:8" customHeight="1" ht="90">
       <c r="A58" s="12">
-        <v>93493</v>
+        <v>93510</v>
       </c>
       <c r="B58" s="12"/>
       <c r="C58" s="12" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="D58" s="13" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="E58" s="14" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="F58" s="12">
-        <v>1045.0</v>
+        <v>55.0</v>
       </c>
       <c r="G58" s="12">
         <v>0</v>
       </c>
       <c r="H58" s="12">
         <f>F58*G58</f>
         <v>0</v>
       </c>
     </row>
     <row r="59" spans="1:8" customHeight="1" ht="90">
       <c r="A59" s="12">
-        <v>93494</v>
+        <v>93586</v>
       </c>
       <c r="B59" s="12"/>
       <c r="C59" s="12" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="D59" s="13" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="E59" s="14" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="F59" s="12">
-        <v>495.0</v>
+        <v>55.0</v>
       </c>
       <c r="G59" s="12">
         <v>0</v>
       </c>
       <c r="H59" s="12">
         <f>F59*G59</f>
         <v>0</v>
       </c>
     </row>
     <row r="60" spans="1:8" customHeight="1" ht="90">
       <c r="A60" s="12">
-        <v>93510</v>
+        <v>93701</v>
       </c>
       <c r="B60" s="12"/>
       <c r="C60" s="12" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="D60" s="13" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="E60" s="14" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="F60" s="12">
-        <v>55.0</v>
+        <v>418.0</v>
       </c>
       <c r="G60" s="12">
         <v>0</v>
       </c>
       <c r="H60" s="12">
         <f>F60*G60</f>
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:8" customHeight="1" ht="90">
       <c r="A61" s="12">
-        <v>93586</v>
+        <v>93724</v>
       </c>
       <c r="B61" s="12"/>
       <c r="C61" s="12" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="D61" s="13" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="E61" s="14" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="F61" s="12">
-        <v>55.0</v>
+        <v>352.0</v>
       </c>
       <c r="G61" s="12">
         <v>0</v>
       </c>
       <c r="H61" s="12">
         <f>F61*G61</f>
         <v>0</v>
       </c>
     </row>
     <row r="62" spans="1:8" customHeight="1" ht="90">
       <c r="A62" s="12">
-        <v>93701</v>
+        <v>93757</v>
       </c>
       <c r="B62" s="12"/>
       <c r="C62" s="12" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="D62" s="13" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="E62" s="14" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="F62" s="12">
-        <v>418.0</v>
+        <v>2.0</v>
       </c>
       <c r="G62" s="12">
         <v>0</v>
       </c>
       <c r="H62" s="12">
         <f>F62*G62</f>
         <v>0</v>
       </c>
     </row>
     <row r="63" spans="1:8" customHeight="1" ht="90">
       <c r="A63" s="12">
-        <v>93713</v>
+        <v>93774</v>
       </c>
       <c r="B63" s="12"/>
       <c r="C63" s="12" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="D63" s="13" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="E63" s="14" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="F63" s="12">
-        <v>121.0</v>
+        <v>2.0</v>
       </c>
       <c r="G63" s="12">
         <v>0</v>
       </c>
       <c r="H63" s="12">
         <f>F63*G63</f>
         <v>0</v>
       </c>
     </row>
     <row r="64" spans="1:8" customHeight="1" ht="90">
       <c r="A64" s="12">
-        <v>93724</v>
+        <v>93795</v>
       </c>
       <c r="B64" s="12"/>
       <c r="C64" s="12" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="D64" s="13" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="E64" s="14" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="F64" s="12">
-        <v>352.0</v>
+        <v>330.0</v>
       </c>
       <c r="G64" s="12">
         <v>0</v>
       </c>
       <c r="H64" s="12">
         <f>F64*G64</f>
         <v>0</v>
       </c>
     </row>
     <row r="65" spans="1:8" customHeight="1" ht="90">
       <c r="A65" s="12">
-        <v>93757</v>
+        <v>93815</v>
       </c>
       <c r="B65" s="12"/>
       <c r="C65" s="12" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="D65" s="13" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="E65" s="14" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="F65" s="12">
-        <v>2.0</v>
+        <v>825.0</v>
       </c>
       <c r="G65" s="12">
         <v>0</v>
       </c>
       <c r="H65" s="12">
         <f>F65*G65</f>
         <v>0</v>
       </c>
     </row>
     <row r="66" spans="1:8" customHeight="1" ht="90">
       <c r="A66" s="12">
-        <v>93767</v>
+        <v>93817</v>
       </c>
       <c r="B66" s="12"/>
       <c r="C66" s="12" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="D66" s="13" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="E66" s="14" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="F66" s="12">
-        <v>2.0</v>
+        <v>88.0</v>
       </c>
       <c r="G66" s="12">
         <v>0</v>
       </c>
       <c r="H66" s="12">
         <f>F66*G66</f>
         <v>0</v>
       </c>
     </row>
     <row r="67" spans="1:8" customHeight="1" ht="90">
       <c r="A67" s="12">
-        <v>93774</v>
+        <v>93823</v>
       </c>
       <c r="B67" s="12"/>
       <c r="C67" s="12" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="D67" s="13" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="E67" s="14" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="F67" s="12">
-        <v>2.0</v>
+        <v>242.0</v>
       </c>
       <c r="G67" s="12">
         <v>0</v>
       </c>
       <c r="H67" s="12">
         <f>F67*G67</f>
         <v>0</v>
       </c>
     </row>
     <row r="68" spans="1:8" customHeight="1" ht="90">
       <c r="A68" s="12">
-        <v>93795</v>
+        <v>93831</v>
       </c>
       <c r="B68" s="12"/>
       <c r="C68" s="12" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="D68" s="13" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="E68" s="14" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="F68" s="12">
-        <v>330.0</v>
+        <v>440.0</v>
       </c>
       <c r="G68" s="12">
         <v>0</v>
       </c>
       <c r="H68" s="12">
         <f>F68*G68</f>
         <v>0</v>
       </c>
     </row>
     <row r="69" spans="1:8" customHeight="1" ht="90">
       <c r="A69" s="12">
-        <v>93815</v>
+        <v>93839</v>
       </c>
       <c r="B69" s="12"/>
       <c r="C69" s="12" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="D69" s="13" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="E69" s="14" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="F69" s="12">
-        <v>825.0</v>
+        <v>143.0</v>
       </c>
       <c r="G69" s="12">
         <v>0</v>
       </c>
       <c r="H69" s="12">
         <f>F69*G69</f>
         <v>0</v>
       </c>
     </row>
     <row r="70" spans="1:8" customHeight="1" ht="90">
       <c r="A70" s="12">
-        <v>93817</v>
+        <v>94174</v>
       </c>
       <c r="B70" s="12"/>
       <c r="C70" s="12" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="D70" s="13" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="E70" s="14" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="F70" s="12">
-        <v>88.0</v>
+        <v>605.0</v>
       </c>
       <c r="G70" s="12">
         <v>0</v>
       </c>
       <c r="H70" s="12">
         <f>F70*G70</f>
         <v>0</v>
       </c>
     </row>
     <row r="71" spans="1:8" customHeight="1" ht="90">
       <c r="A71" s="12">
-        <v>93823</v>
+        <v>94414</v>
       </c>
       <c r="B71" s="12"/>
       <c r="C71" s="12" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="D71" s="13" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="E71" s="14" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F71" s="12">
-        <v>242.0</v>
+        <v>550.0</v>
       </c>
       <c r="G71" s="12">
         <v>0</v>
       </c>
       <c r="H71" s="12">
         <f>F71*G71</f>
         <v>0</v>
       </c>
     </row>
     <row r="72" spans="1:8" customHeight="1" ht="90">
       <c r="A72" s="12">
-        <v>93831</v>
+        <v>94432</v>
       </c>
       <c r="B72" s="12"/>
       <c r="C72" s="12" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="D72" s="13" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="E72" s="14" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="F72" s="12">
-        <v>440.0</v>
+        <v>187.0</v>
       </c>
       <c r="G72" s="12">
         <v>0</v>
       </c>
       <c r="H72" s="12">
         <f>F72*G72</f>
         <v>0</v>
       </c>
     </row>
     <row r="73" spans="1:8" customHeight="1" ht="90">
       <c r="A73" s="12">
-        <v>93839</v>
+        <v>94445</v>
       </c>
       <c r="B73" s="12"/>
       <c r="C73" s="12" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="D73" s="13" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="E73" s="14" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F73" s="12">
-        <v>143.0</v>
+        <v>418.0</v>
       </c>
       <c r="G73" s="12">
         <v>0</v>
       </c>
       <c r="H73" s="12">
         <f>F73*G73</f>
         <v>0</v>
       </c>
     </row>
     <row r="74" spans="1:8" customHeight="1" ht="90">
       <c r="A74" s="12">
-        <v>94174</v>
+        <v>108458</v>
       </c>
       <c r="B74" s="12"/>
       <c r="C74" s="12" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="D74" s="13" t="s">
-        <v>181</v>
-[...1 lines deleted...]
-      <c r="E74" s="14" t="s">
         <v>182</v>
       </c>
+      <c r="E74" s="14">
+        <v>108458</v>
+      </c>
       <c r="F74" s="12">
-        <v>605.0</v>
+        <v>105.0</v>
       </c>
       <c r="G74" s="12">
         <v>0</v>
       </c>
       <c r="H74" s="12">
         <f>F74*G74</f>
         <v>0</v>
       </c>
     </row>
     <row r="75" spans="1:8" customHeight="1" ht="90">
       <c r="A75" s="12">
-        <v>94414</v>
+        <v>110652</v>
       </c>
       <c r="B75" s="12"/>
       <c r="C75" s="12" t="s">
         <v>183</v>
       </c>
       <c r="D75" s="13" t="s">
         <v>184</v>
       </c>
-      <c r="E75" s="14" t="s">
-        <v>185</v>
+      <c r="E75" s="14">
+        <v>110652</v>
       </c>
       <c r="F75" s="12">
-        <v>550.0</v>
+        <v>1040.0</v>
       </c>
       <c r="G75" s="12">
         <v>0</v>
       </c>
       <c r="H75" s="12">
         <f>F75*G75</f>
         <v>0</v>
       </c>
     </row>
-    <row r="76" spans="1:8" customHeight="1" ht="90">
-[...22 lines deleted...]
-      </c>
+    <row r="76" spans="1:8">
+      <c r="A76" s="8" t="s">
+        <v>185</v>
+      </c>
+      <c r="B76" s="9"/>
+      <c r="C76" s="9"/>
+      <c r="D76" s="9"/>
+      <c r="E76" s="9"/>
+      <c r="F76" s="9"/>
+      <c r="G76" s="9"/>
+      <c r="H76" s="9"/>
     </row>
     <row r="77" spans="1:8" customHeight="1" ht="90">
       <c r="A77" s="12">
-        <v>94445</v>
+        <v>139859</v>
       </c>
       <c r="B77" s="12"/>
       <c r="C77" s="12" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="D77" s="13" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
       <c r="E77" s="14" t="s">
-        <v>191</v>
+        <v>188</v>
       </c>
       <c r="F77" s="12">
-        <v>418.0</v>
+        <v>40.0</v>
       </c>
       <c r="G77" s="12">
         <v>0</v>
       </c>
       <c r="H77" s="12">
         <f>F77*G77</f>
         <v>0</v>
       </c>
     </row>
     <row r="78" spans="1:8" customHeight="1" ht="90">
       <c r="A78" s="12">
-        <v>108458</v>
+        <v>139860</v>
       </c>
       <c r="B78" s="12"/>
       <c r="C78" s="12" t="s">
-        <v>192</v>
+        <v>189</v>
       </c>
       <c r="D78" s="13" t="s">
-        <v>193</v>
-[...2 lines deleted...]
-        <v>108458</v>
+        <v>190</v>
+      </c>
+      <c r="E78" s="14" t="s">
+        <v>191</v>
       </c>
       <c r="F78" s="12">
-        <v>105.0</v>
+        <v>32.0</v>
       </c>
       <c r="G78" s="12">
         <v>0</v>
       </c>
       <c r="H78" s="12">
         <f>F78*G78</f>
         <v>0</v>
       </c>
     </row>
     <row r="79" spans="1:8" customHeight="1" ht="90">
       <c r="A79" s="12">
-        <v>110652</v>
+        <v>139861</v>
       </c>
       <c r="B79" s="12"/>
       <c r="C79" s="12" t="s">
+        <v>192</v>
+      </c>
+      <c r="D79" s="13" t="s">
+        <v>193</v>
+      </c>
+      <c r="E79" s="14" t="s">
         <v>194</v>
       </c>
-      <c r="D79" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F79" s="12">
-        <v>1040.0</v>
+        <v>62.0</v>
       </c>
       <c r="G79" s="12">
         <v>0</v>
       </c>
       <c r="H79" s="12">
         <f>F79*G79</f>
         <v>0</v>
       </c>
     </row>
-    <row r="80" spans="1:8">
-      <c r="A80" s="8" t="s">
+    <row r="80" spans="1:8" customHeight="1" ht="90">
+      <c r="A80" s="12">
+        <v>139862</v>
+      </c>
+      <c r="B80" s="12"/>
+      <c r="C80" s="12" t="s">
+        <v>195</v>
+      </c>
+      <c r="D80" s="13" t="s">
         <v>196</v>
       </c>
-      <c r="B80" s="9"/>
-[...5 lines deleted...]
-      <c r="H80" s="9"/>
+      <c r="E80" s="14" t="s">
+        <v>197</v>
+      </c>
+      <c r="F80" s="12">
+        <v>43.0</v>
+      </c>
+      <c r="G80" s="12">
+        <v>0</v>
+      </c>
+      <c r="H80" s="12">
+        <f>F80*G80</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="81" spans="1:8" customHeight="1" ht="90">
       <c r="A81" s="12">
-        <v>139859</v>
+        <v>142327</v>
       </c>
       <c r="B81" s="12"/>
       <c r="C81" s="12" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="D81" s="13" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="E81" s="14" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="F81" s="12">
-        <v>40.0</v>
+        <v>103.0</v>
       </c>
       <c r="G81" s="12">
         <v>0</v>
       </c>
       <c r="H81" s="12">
         <f>F81*G81</f>
         <v>0</v>
       </c>
     </row>
-    <row r="82" spans="1:8" customHeight="1" ht="90">
-[...7 lines deleted...]
-      <c r="D82" s="13" t="s">
+    <row r="82" spans="1:8">
+      <c r="A82" s="16" t="s">
         <v>201</v>
       </c>
-      <c r="E82" s="14" t="s">
-[...102 lines deleted...]
-        <f>SUM(H4:H85)</f>
+      <c r="B82" s="15"/>
+      <c r="C82" s="15"/>
+      <c r="D82" s="15"/>
+      <c r="E82" s="15"/>
+      <c r="F82" s="15"/>
+      <c r="G82" s="15">
+        <f>SUM(G4:G81)</f>
+        <v>0</v>
+      </c>
+      <c r="H82" s="15">
+        <f>SUM(H4:H81)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="C1:H1"/>
     <mergeCell ref="D2:H2"/>
     <mergeCell ref="A6:H6"/>
     <mergeCell ref="A7:H7"/>
-    <mergeCell ref="A52:H52"/>
-[...1 lines deleted...]
-    <mergeCell ref="A86:F86"/>
+    <mergeCell ref="A50:H50"/>
+    <mergeCell ref="A76:H76"/>
+    <mergeCell ref="A82:F82"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C2" location="'Реквизиты'!A1"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D23" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D24" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D25" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D26" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D27" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D28" r:id="rId_hyperlink_21"/>
     <hyperlink ref="D29" r:id="rId_hyperlink_22"/>
     <hyperlink ref="D30" r:id="rId_hyperlink_23"/>
     <hyperlink ref="D31" r:id="rId_hyperlink_24"/>
     <hyperlink ref="D32" r:id="rId_hyperlink_25"/>
     <hyperlink ref="D33" r:id="rId_hyperlink_26"/>
     <hyperlink ref="D34" r:id="rId_hyperlink_27"/>
     <hyperlink ref="D35" r:id="rId_hyperlink_28"/>
     <hyperlink ref="D36" r:id="rId_hyperlink_29"/>
     <hyperlink ref="D37" r:id="rId_hyperlink_30"/>
     <hyperlink ref="D38" r:id="rId_hyperlink_31"/>
     <hyperlink ref="D39" r:id="rId_hyperlink_32"/>
     <hyperlink ref="D40" r:id="rId_hyperlink_33"/>
     <hyperlink ref="D41" r:id="rId_hyperlink_34"/>
     <hyperlink ref="D42" r:id="rId_hyperlink_35"/>
     <hyperlink ref="D43" r:id="rId_hyperlink_36"/>
     <hyperlink ref="D44" r:id="rId_hyperlink_37"/>
     <hyperlink ref="D45" r:id="rId_hyperlink_38"/>
     <hyperlink ref="D46" r:id="rId_hyperlink_39"/>
     <hyperlink ref="D47" r:id="rId_hyperlink_40"/>
     <hyperlink ref="D48" r:id="rId_hyperlink_41"/>
     <hyperlink ref="D49" r:id="rId_hyperlink_42"/>
-    <hyperlink ref="D50" r:id="rId_hyperlink_43"/>
-    <hyperlink ref="D51" r:id="rId_hyperlink_44"/>
+    <hyperlink ref="D51" r:id="rId_hyperlink_43"/>
+    <hyperlink ref="D52" r:id="rId_hyperlink_44"/>
     <hyperlink ref="D53" r:id="rId_hyperlink_45"/>
     <hyperlink ref="D54" r:id="rId_hyperlink_46"/>
     <hyperlink ref="D55" r:id="rId_hyperlink_47"/>
     <hyperlink ref="D56" r:id="rId_hyperlink_48"/>
     <hyperlink ref="D57" r:id="rId_hyperlink_49"/>
     <hyperlink ref="D58" r:id="rId_hyperlink_50"/>
     <hyperlink ref="D59" r:id="rId_hyperlink_51"/>
     <hyperlink ref="D60" r:id="rId_hyperlink_52"/>
     <hyperlink ref="D61" r:id="rId_hyperlink_53"/>
     <hyperlink ref="D62" r:id="rId_hyperlink_54"/>
     <hyperlink ref="D63" r:id="rId_hyperlink_55"/>
     <hyperlink ref="D64" r:id="rId_hyperlink_56"/>
     <hyperlink ref="D65" r:id="rId_hyperlink_57"/>
     <hyperlink ref="D66" r:id="rId_hyperlink_58"/>
     <hyperlink ref="D67" r:id="rId_hyperlink_59"/>
     <hyperlink ref="D68" r:id="rId_hyperlink_60"/>
     <hyperlink ref="D69" r:id="rId_hyperlink_61"/>
     <hyperlink ref="D70" r:id="rId_hyperlink_62"/>
     <hyperlink ref="D71" r:id="rId_hyperlink_63"/>
     <hyperlink ref="D72" r:id="rId_hyperlink_64"/>
     <hyperlink ref="D73" r:id="rId_hyperlink_65"/>
     <hyperlink ref="D74" r:id="rId_hyperlink_66"/>
     <hyperlink ref="D75" r:id="rId_hyperlink_67"/>
-    <hyperlink ref="D76" r:id="rId_hyperlink_68"/>
-[...2 lines deleted...]
-    <hyperlink ref="D79" r:id="rId_hyperlink_71"/>
+    <hyperlink ref="D77" r:id="rId_hyperlink_68"/>
+    <hyperlink ref="D78" r:id="rId_hyperlink_69"/>
+    <hyperlink ref="D79" r:id="rId_hyperlink_70"/>
+    <hyperlink ref="D80" r:id="rId_hyperlink_71"/>
     <hyperlink ref="D81" r:id="rId_hyperlink_72"/>
-    <hyperlink ref="D82" r:id="rId_hyperlink_73"/>
-[...2 lines deleted...]
-    <hyperlink ref="D85" r:id="rId_hyperlink_76"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="90" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" s="11" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>214</v>
+        <v>203</v>
       </c>
     </row>
     <row r="3" spans="1:1">
       <c r="A3" s="10" t="s">
-        <v>215</v>
+        <v>204</v>
       </c>
     </row>
     <row r="4" spans="1:1">
       <c r="A4" t="s">
-        <v>216</v>
+        <v>205</v>
       </c>
     </row>
     <row r="5" spans="1:1">
       <c r="A5" t="s">
-        <v>217</v>
+        <v>206</v>
       </c>
     </row>
     <row r="6" spans="1:1">
       <c r="A6"/>
     </row>
     <row r="7" spans="1:1">
       <c r="A7" s="11" t="s">
-        <v>218</v>
+        <v>207</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>